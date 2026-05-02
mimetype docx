--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -512,295 +512,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered ovarian transcriptome is linked to early mortality and abnormalities in zebrafish embryos after maternal exposure to gamma irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgenerational endocrine disruptor effects of cadmium in zebrafish and contribution of standing epigenetic variation to adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Daramy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Heroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëmie Guirandy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+                <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106660⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 455, pp.131579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.131579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237612v1</w:t>
+                <w:t xml:space="preserve">hal-04093643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational endocrine disruptor effects of cadmium in zebrafish and contribution of standing epigenetic variation to adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered ovarian transcriptome is linked to early mortality and abnormalities in zebrafish embryos after maternal exposure to gamma irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Guirandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Barré</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 455, pp.131579. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 262, pp.106660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.131579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093643v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific DNA methylation and transcription of zbtb38 and effects of gene–environment interactions on its natural antisense transcript in zebrafish</w:t>
               </w:r>
@@ -838,51 +838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Heroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (1), pp.2260963. </w:t>
@@ -914,295 +914,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational exposure to gamma radiation affects offspring differently over generations in Zebrafish</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic and epigenetic interplay allows rapid transgenerational adaptation to metal pollution in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Heroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Daramy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106101⟩</w:t>
+              <w:t xml:space="preserve">Environmental Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eep/dvac022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609780v1</w:t>
+                <w:t xml:space="preserve">hal-04065814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and epigenetic interplay allows rapid transgenerational adaptation to metal pollution in zebrafish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigenerational exposure to gamma radiation affects offspring differently over generations in Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Guirandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cavalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.106401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eep/dvac022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065814v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nickel mining in New Caledonia on marbled eels Anguilla marmorata</w:t>
               </w:r>
@@ -1450,282 +1450,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation dynamics and gene regulation in a freshwater bivalve after aqueous and dietary exposures to gold nanoparticles and ionic gold</w:t>
+                <w:t xml:space="preserve">Transfer and Transcriptomic Profiling in Liver and Brain of European Eels ( Anguilla anguilla ) After Diet‐borne Exposure to Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Arini</w:t>
+                <w:t xml:space="preserve">Fanny Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Feurtet‐mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (4), pp.3637-3650. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (12), pp.2450-2461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-4009-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.4858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294343v1</w:t>
+                <w:t xml:space="preserve">hal-02975506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and Transcriptomic Profiling in Liver and Brain of European Eels ( Anguilla anguilla ) After Diet‐borne Exposure to Gold Nanoparticles</w:t>
+                <w:t xml:space="preserve">Bioaccumulation dynamics and gene regulation in a freshwater bivalve after aqueous and dietary exposures to gold nanoparticles and ionic gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Perrier</w:t>
+                <w:t xml:space="preserve">Adeline Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bertucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierron</w:t>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Feurtet‐mazel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (12), pp.2450-2461. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (4), pp.3637-3650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.4858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-4009-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975506v1</w:t>
+                <w:t xml:space="preserve">hal-02294343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chemical pollution on Atlantic eels: Facts, research needs, and implications for management</w:t>
               </w:r>
@@ -1880,51 +1880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 245, pp.494-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1958,51 +1958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and expression of microRNAs in european eels Anguilla anguilla from two natural sites with different pollution levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2086,265 +2086,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and metal exposure affect membrane fatty acid composition and transcription of desaturases and elongases in fathead minnow muscle and brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-transcriptome response to wastewater treatment plant and stormwater effluents in the Asian clam, Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148, pp.632-643. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.10.040⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 165, pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.08.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354058v1</w:t>
+                <w:t xml:space="preserve">hal-02324139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-transcriptome response to wastewater treatment plant and stormwater effluents in the Asian clam, Corbicula fluminea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bertucci</w:t>
+                <w:t xml:space="preserve">Temperature and metal exposure affect membrane fatty acid composition and transcription of desaturases and elongases in fathead minnow muscle and brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Couture</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 165, pp.96-106. </w:t>
+              <w:t xml:space="preserve">, 2018, 148, pp.632-643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.08.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324139v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can pesticides, copper and seasonal water temperature explain the seagrass Zostera noltei decline in the Arcachon bay?</w:t>
               </w:r>
@@ -2575,291 +2575,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotransformation, antioxidant and histopathological biomarker responses to contaminants in European and American yellow eels from the Gironde and St. Lawrence estuaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic responses of the endangered freshwater mussel Margaritifera margaritifera to trace metal contamination in the Dronne River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Patey</w:t>
+                <w:t xml:space="preserve">Julien Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine M. Couillard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 188, pp.292-303. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (35), pp.27145-27159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.08.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0294-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705876v1</w:t>
+                <w:t xml:space="preserve">hal-02571118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic responses of the endangered freshwater mussel Margaritifera margaritifera to trace metal contamination in the Dronne River, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bertucci</w:t>
+                <w:t xml:space="preserve">Biotransformation, antioxidant and histopathological biomarker responses to contaminants in European and American yellow eels from the Gironde and St. Lawrence estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. Couillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Couture</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (35), pp.27145-27159. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188, pp.292-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0294-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.08.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571118v1</w:t>
+                <w:t xml:space="preserve">hal-04705876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profile analysis reveals specific signatures of pollutants in Atlantic eels</w:t>
               </w:r>
@@ -3103,368 +3103,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium uptake by the European eel: Trophic transfer in field and experimental investigations</w:t>
+                <w:t xml:space="preserve">How Cadmium could compromise the completion of the European eel's reproductive migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Lucia</w:t>
+                <w:t xml:space="preserve">Sylvie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Durrieu</w:t>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Massabuau</w:t>
+                <w:t xml:space="preserve">Angélique Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.4607-4612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es703127c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909899v1</w:t>
+                <w:t xml:space="preserve">hal-00384733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Cadmium could compromise the completion of the European eel's reproductive migration</w:t>
+                <w:t xml:space="preserve">Cadmium uptake by the European eel: Trophic transfer in field and experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Elie</w:t>
+                <w:t xml:space="preserve">Magali Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Bossy</w:t>
+                <w:t xml:space="preserve">Gilles Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Massabuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1), pp.10-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384733v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Pattern of Gene Expression in Response to Hypoxia or Cadmium in the Gills of the European Glass Eel ( Anguilla anguilla )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (8), pp.3005-3011. </w:t>
@@ -3840,51 +3840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343075v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Heroin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112636" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Guirandy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115790" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Guirandy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106660" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131579" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2260963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gagnaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106101" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvac022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Germande" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorioux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora H&#233;roin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etcheverria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-4009-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4858" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hodson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Freese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2019.06.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couture" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.10.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lagarde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.08.090" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gamain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podgorniak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2018002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705876v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Patey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Couillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.08.139" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bellec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0294-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coudret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normendeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1356-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gotreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4048347" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909899v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Massabuau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384733v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bossy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es703127c" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543673v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es062415b" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63K5D8HX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;rendeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343075v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Heroin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112636" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Guirandy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115790" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131579" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Guirandy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2260963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvac022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gagnaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Germande" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorioux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora H&#233;roin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etcheverria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4858" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-4009-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hodson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Freese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2019.06.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couture" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lagarde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.08.090" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.10.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gamain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podgorniak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2018002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bellec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0294-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Patey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Couillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.08.139" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coudret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normendeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1356-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gotreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4048347" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384733v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bossy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es703127c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Massabuau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543673v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es062415b" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63K5D8HX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;rendeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>