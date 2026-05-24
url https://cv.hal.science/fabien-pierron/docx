--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -140,265 +140,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic regulation of sex: the role of DNA methylation and zbtb38 in zebrafish sex differentiation and heat-induced masculinization</w:t>
+                <w:t xml:space="preserve">Active biomonitoring of river pollution using an ex-situ exposure system with two model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pierron</w:t>
+                <w:t xml:space="preserve">Sarah Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débora Heroin</w:t>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Daramy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2025.112636⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 959, pp.178159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343075v1</w:t>
+                <w:t xml:space="preserve">hal-04938888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active biomonitoring of river pollution using an ex-situ exposure system with two model species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetic regulation of sex: the role of DNA methylation and zbtb38 in zebrafish sex differentiation and heat-induced masculinization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bossy</w:t>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+                <w:t xml:space="preserve">Débora Heroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flore Daramy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 959, pp.178159. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 609, pp.112636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2025.112636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938888v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma irradiation-induced offspring masculinization is associated with epigenetic changes in female zebrafish</w:t>
               </w:r>
@@ -436,51 +436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Daramy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 269, pp.115790. </w:t>
@@ -518,90 +518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational endocrine disruptor effects of cadmium in zebrafish and contribution of standing epigenetic variation to adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Daramy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Heroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -691,51 +691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -786,77 +786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific DNA methylation and transcription of zbtb38 and effects of gene–environment interactions on its natural antisense transcript in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Daramy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Heroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -920,90 +920,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and epigenetic interplay allows rapid transgenerational adaptation to metal pollution in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Heroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Daramy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1106,51 +1106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cavalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 244, pp.106401. </w:t>
@@ -1322,51 +1322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational epigenetic sex determination: Environment experienced by female zebrafish affects offspring sex ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1482,51 +1482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Feurtet‐mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,51 +1607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation dynamics and gene regulation in a freshwater bivalve after aqueous and dietary exposures to gold nanoparticles and ionic gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Arini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,451 +1705,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chemical pollution on Atlantic eels: Facts, research needs, and implications for management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and expression of microRNAs in european eels Anguilla anguilla from two natural sites with different pollution levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Belpaire</w:t>
+                <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hodson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierron</w:t>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Freese</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11, pp.26-36. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250, pp.274-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coesh.2019.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354032v1</w:t>
+                <w:t xml:space="preserve">hal-02354043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrotransposon methylation and activity in wild fish (A. anguilla): A matter of size</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of chemical pollution on Atlantic eels: Facts, research needs, and implications for management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Belpaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Freese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.014⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.26-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coesh.2019.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354020v1</w:t>
+                <w:t xml:space="preserve">hal-02354032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and expression of microRNAs in european eels Anguilla anguilla from two natural sites with different pollution levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Retrotransposon methylation and activity in wild fish (A. anguilla): A matter of size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tao Ye</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 250, pp.274-283. </w:t>
+              <w:t xml:space="preserve">, 2019, 245, pp.494-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354043v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-transcriptome response to wastewater treatment plant and stormwater effluents in the Asian clam, Corbicula fluminea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2239,64 +2239,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and metal exposure affect membrane fatty acid composition and transcription of desaturases and elongases in fathead minnow muscle and brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 148, pp.632-643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2382,51 +2382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 134, pp.66-74. </w:t>
@@ -2503,51 +2503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydroécologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2594,51 +2594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic responses of the endangered freshwater mussel Margaritifera margaritifera to trace metal contamination in the Dronne River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,77 +2741,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Patey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. Couillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 188, pp.292-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2858,51 +2858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profile analysis reveals specific signatures of pollutants in Atlantic eels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2979,51 +2979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Low-Dose Cadmium Exposure on DNA Methylation in the Endangered European Eel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,51 +3031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamedou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Gotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (1), pp.797-803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3109,51 +3109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Cadmium could compromise the completion of the European eel's reproductive migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,51 +3243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium uptake by the European eel: Trophic transfer in field and experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3368,77 +3368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Pattern of Gene Expression in Response to Hypoxia or Cadmium in the Gills of the European Glass Eel ( Anguilla anguilla )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,154 +3546,631 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des réponses embryonnaires d’un poisson migrateur à la qualité de l’eau des frayères dans un contexte de déclin de population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Clérendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Daramy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOBIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, May 2024, Banyuls Sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets des pressions anthropiques sur la biodiversité. Chapitre 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168-193, 2020, 979-10-300-0335-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.45218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Sautour; Jérôme Baron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-135, 2020, 9791030008685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.45060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions récentes de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.194-209, 2020, 979-10-300-0335-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.45220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3840,51 +4317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343075v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Heroin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112636" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Guirandy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115790" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131579" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Guirandy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2260963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvac022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gagnaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Germande" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorioux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora H&#233;roin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etcheverria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4858" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-4009-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hodson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Freese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2019.06.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couture" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lagarde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.08.090" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.10.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gamain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podgorniak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2018002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bellec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0294-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Patey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Couillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.08.139" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coudret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normendeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1356-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gotreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4048347" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384733v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bossy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es703127c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Massabuau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543673v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es062415b" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63K5D8HX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;rendeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938888v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Heroin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112636" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Guirandy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115790" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131579" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Guirandy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2260963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvac022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gagnaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Germande" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorioux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora H&#233;roin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etcheverria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4858" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-4009-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couture" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hodson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Freese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2019.06.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lagarde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.08.090" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.10.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gamain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podgorniak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2018002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bellec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0294-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Patey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Couillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.08.139" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coudret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normendeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1356-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gotreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4048347" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384733v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bossy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es703127c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Massabuau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543673v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es062415b" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63K5D8HX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;rendeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611933v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/45218" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45218" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/45060" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45060" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/45220" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45220" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>