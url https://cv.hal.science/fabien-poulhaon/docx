--- v0 (2026-03-26)
+++ v1 (2026-05-09)
@@ -764,420 +764,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la hauteur d'un mur mono-cordon fabriqué en Directed Energy Deposition-Laser Poudre</w:t>
+                <w:t xml:space="preserve">Prédiction de la hauteur d'un mur mono-cordon fabriqué en Directed Energy Deposition - Laser Poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leroy-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures (CSMA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717952v1</w:t>
+                <w:t xml:space="preserve">hal-03720613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing time estimator based on kinematic and thermal considerations : WAAM process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Viola</w:t>
+                <w:t xml:space="preserve">Prédiction de la hauteur d'un mur mono-cordon fabriqué en Directed Energy Deposition-Laser Poudre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leroy-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duc</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuf'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930030v1</w:t>
+                <w:t xml:space="preserve">hal-03717952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la hauteur d'un mur mono-cordon fabriqué en Directed Energy Deposition - Laser Poudre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Leroy-Dubief</w:t>
+                <w:t xml:space="preserve">Manufacturing time estimator based on kinematic and thermal considerations : WAAM process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joyot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures (CSMA) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">Manuf'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720613v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing time estimator based on kinematic and thermal considerations: application to WAAM process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Manufacturing21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1418,77 +1418,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lauvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Manufacturing Systems and Processes, September 06-07, 2021 - Czechia, Prague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2321,51 +2321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bognet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulhaon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1112-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rauch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.060552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.461" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;les" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Masson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy-Dubief" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Viola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512041v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lauvray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2488" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma&#226; Agouzoul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190632v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poulhaon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rico Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barasinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82544" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02985779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bognet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulhaon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1112-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rauch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.060552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.461" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;les" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Masson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy-Dubief" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Viola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512041v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lauvray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2488" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma&#226; Agouzoul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190632v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poulhaon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rico Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barasinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82544" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02985779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>