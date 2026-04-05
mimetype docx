--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess mortality and its causes among older adults with schizophrenia versus those with bipolar disorder and major depressive disorder: a 5-year prospective multicenter study</w:t>
+                <w:t xml:space="preserve">Agreement between self-, mother and father proxy-reports on health-related quality of life in adolescents with Tourette Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Sánchez-Rico</w:t>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Abou Kassm</w:t>
+                <w:t xml:space="preserve">Dominique Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brami</w:t>
+                <w:t xml:space="preserve">Fabien Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Olfson</w:t>
+                <w:t xml:space="preserve">Sophie Lauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (11), pp.3871-3884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00406-023-01752-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00787-024-02418-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901865v1</w:t>
+                <w:t xml:space="preserve">hal-04569382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical and clinical evidence of the association of colibactin-producing Escherichia coli with anxiety and depression in colon cancer</w:t>
               </w:r>
@@ -378,354 +378,354 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of pharmacological treatment in OCD comorbid with tic disorder: Systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+                <w:t xml:space="preserve">Victoria Asatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Asatryan</w:t>
+                <w:t xml:space="preserve">Urbain Tauveron-Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 180, pp.24-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.09.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreement between self-, mother and father proxy-reports on health-related quality of life in adolescents with Tourette Syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+                <w:t xml:space="preserve">Excess mortality and its causes among older adults with schizophrenia versus those with bipolar disorder and major depressive disorder: a 5-year prospective multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+                <w:t xml:space="preserve">Marina Sánchez-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Morand</w:t>
+                <w:t xml:space="preserve">Sandra Abou Kassm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bourlot</w:t>
+                <w:t xml:space="preserve">Benjamin Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lauron</w:t>
+                <w:t xml:space="preserve">Mark Olfson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (11), pp.3871-3884. </w:t>
+              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00787-024-02418-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00406-023-01752-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569382v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and Odds of Depressive and Anxiety Disorders and Symptoms in Children and Adults With Alopecia Areata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vaysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel D’incan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychiatric symptomatology in skin-restricted lupus patients without axis I psychiatric disorders: A post-hoc analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Tauveron-Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,90 +910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and Odds of Depressive and Anxiety Disorders and Symptoms in Children and Adults With Alopecia Areata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vaysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel D’incan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1044,77 +1044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological Outcomes Associated With Alopecia Areata—Reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 159 (9), pp.1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1148,64 +1148,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French version of the Gilles de la Tourette Syndrome Quality of Life Scale for adolescents (GTS-QOL-French-Ado): Adaptation and psychometric evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Cyrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1276,325 +1276,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and Odds of Anxiety Disorders and Anxiety Symptoms in Children and Adults with Psoriasis: Systematic Review and Meta-analysi</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychiatric symptoms and mortality in older adults with major psychiatric disorders: results from a multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Margaux Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sánchez-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel d'Incan</w:t>
+                <w:t xml:space="preserve">Carlos Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pascal de Raykeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/actadv.v102.1386⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273 (3), pp.627-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00406-022-01426-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901973v1</w:t>
+                <w:t xml:space="preserve">hal-04327806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric symptoms and mortality in older adults with major psychiatric disorders: results from a multicenter study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Blanco</w:t>
+                <w:t xml:space="preserve">Prevalence and Odds of Anxiety Disorders and Anxiety Symptoms in Children and Adults with Psoriasis: Systematic Review and Meta-analysi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Pascal de Raykeer</w:t>
+                <w:t xml:space="preserve">Elisa Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Hanon</w:t>
+                <w:t xml:space="preserve">Michel d'Incan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 273 (3), pp.627-638. </w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.adv00769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00406-022-01426-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2340/actadv.v102.1386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327806v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-cultural evaluation of the French version of the Delusion Assessment Scale (DAS) and Psychotic Depression Assessment Scale (PDAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Rachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1678,771 +1678,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural adaptation and psychometric evaluation of the French version of the Gilles de la Tourette Syndrome Quality of Life Scale (GTS-QOL)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Executive functions in schizophrenia aging: Differential effects of age within specific executive functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Thuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243912⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.109-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138359v1</w:t>
+                <w:t xml:space="preserve">hal-02983739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive deficits in schizophrenia: mediation by processing speed and its relationships with aging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The prevalence and odds of anxiety and depression in children and adults with hidradenitis suppurativa: Systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Izaute</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Ciortianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel d'Incan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033291720002871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2020.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978614v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life among community-dwelling people aged 80 years and over: a cross-sectional study in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Executive deficits in schizophrenia: mediation by processing speed and its relationships with aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Thuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-020-01376-2⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291720002871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020366v1</w:t>
+                <w:t xml:space="preserve">hal-02978614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive functions in schizophrenia aging: Differential effects of age within specific executive functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Thuaire</w:t>
+                <w:t xml:space="preserve">Health-related quality of life among community-dwelling people aged 80 years and over: a cross-sectional study in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rachez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125, pp.109-121. </w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12955-020-01376-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983739v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prevalence and odds of anxiety and depression in children and adults with hidradenitis suppurativa: Systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cross-cultural adaptation and psychometric evaluation of the French version of the Gilles de la Tourette Syndrome Quality of Life Scale (GTS-QOL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ciortianu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (12), pp.e0243912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2020.03.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882201v1</w:t>
+                <w:t xml:space="preserve">hal-03138359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and Odds of Signs of Depression and Anxiety in Patients with Lichen Planus: Systematic Review and Meta-analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Almon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel d'Incan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 100 (18), pp.adv00330. </w:t>
@@ -2480,103 +2480,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metacognitive preserved generation strategy benefits for both younger and elderly participants with schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (11), pp.e0241356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2604,602 +2604,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Ability and Skin-restricted Lupus Evolution: A Longitudinal Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of depression and cognitive impairment on quality of life in older adults with schizophrenia spectrum disorder: Results from a multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pascal de Raykeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Massoubre</w:t>
+                <w:t xml:space="preserve">Pierre Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Haffen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.L. Perrot</w:t>
+                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-3161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 256, pp.164 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.05.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078607v1</w:t>
+                <w:t xml:space="preserve">hal-03485109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French version of the LEIPAD in community-dwelling people aged 80 years and above</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+                <w:t xml:space="preserve">Psychiatric and physical outcomes of long-term use of lithium in older adults with bipolar disorder and major depressive disorder: A cross-sectional multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Morlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Costemale-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kibby Mcmahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213907. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 259, pp.210-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.08.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078616v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric and physical outcomes of long-term use of lithium in older adults with bipolar disorder and major depressive disorder: A cross-sectional multicenter study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the French version of the LEIPAD in community-dwelling people aged 80 years and above</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Morlet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rachez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.08.056⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800241v1</w:t>
+                <w:t xml:space="preserve">hal-02078616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of depression and cognitive impairment on quality of life in older adults with schizophrenia spectrum disorder: Results from a multicenter study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Blanco</w:t>
+                <w:t xml:space="preserve">Emotional Ability and Skin-restricted Lupus Evolution: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Massoubre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lavaud</w:t>
+                <w:t xml:space="preserve">B. Labeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
+                <w:t xml:space="preserve">J.L. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 256, pp.164 - 175. </w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.05.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485109v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MOVES (Motor tic, Obsessions and compulsions, Vocal tic Evaluation Survey): cross-cultural evaluation of the French version and additional psychometric assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,51 +3276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Emotion Awareness in Skin-Restricted Lupus Patients: A Case-Controlled Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3404,291 +3404,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie liée à la santé des conjoints de patients âgés souffrant d’un épisode dépressif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Treatment of Psychiatric Disorders and Skin-Restricted Lupus Remission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Cleret</w:t>
+                <w:t xml:space="preserve">Catherine Massoubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+                <w:t xml:space="preserve">Bruno Labeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candy Auclair</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (11), pp.e249 - e258. </w:t>
+              <w:t xml:space="preserve">JAMA Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2017.3590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693859v1</w:t>
+                <w:t xml:space="preserve">hal-01693868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Psychiatric Disorders and Skin-Restricted Lupus Remission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Qualité de vie liée à la santé des conjoints de patients âgés souffrant d’un épisode dépressif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Perrot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Candy Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 153 (12), </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (11), pp.e249 - e258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2017.3590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693868v1</w:t>
+                <w:t xml:space="preserve">hal-01693859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anterior pallidal deep brain stimulation for Tourette's syndrome: a randomised, double-blind, controlled trial</w:t>
               </w:r>
@@ -3814,363 +3814,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescription et surveillance d’antipsychotiques chez les patients âgés souffrant de schizophrénie : pratiques des psychiatres et leurs déterminants</w:t>
+                <w:t xml:space="preserve">High prevalence of psychiatric disorders in patients with skin-restricted lupus: a case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Auclair</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Tourtauchaux</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Massoubre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.05.004⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174 (5), pp.1051 - 1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.14392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757252v1</w:t>
+                <w:t xml:space="preserve">hal-01720867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of psychiatric disorders in patients with skin-restricted lupus: a case-control study</w:t>
+                <w:t xml:space="preserve">Prescription et surveillance d’antipsychotiques chez les patients âgés souffrant de schizophrénie : pratiques des psychiatres et leurs déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.P. Grand</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tourtauchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.14392⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.124 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01720867v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et utilisation de stratégies en mémoire par des patients schizophrènes âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 174 (3), pp.189 - 193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4217,90 +4217,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la qualité de vie liée à la santé de sujets âgés de 65ans et plus vivant à domicile en région Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Auclair</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tourtauchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (3), pp.183 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4500,90 +4500,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamémoire des patients âgés souffrant de schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Congrès de la Société de Psychogériatrie de Langue Française (SPLF 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4777,51 +4777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Rico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abou Kassm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Olfson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01752-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04601735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deneuvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Deneuvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v30.i21.2817" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Asatryan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Tauveron-Jalenques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.09.048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04569382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lauron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-024-02418-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vaysset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#8217;incan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2022.6085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209835v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2023.1763" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyrille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Debosque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel d'Incan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v102.1386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pascal de Raykeer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hanon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-022-01426-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rachez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Tauveron Jalenques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Alina Nechifor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250492" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243912" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291720002871" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-020-01376-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.12.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ciortianu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.03.041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Almon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241356" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massoubre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labeille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Perrot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213907" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibby Mcmahon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.05.063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01701014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foures" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8769-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard&#160;d. Lane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490743" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cleret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Auclair" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.07.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massoubre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Labeille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2017.3590" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Welter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Houeto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thobois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bataille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;not" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30160-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXQ4P9HS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757252v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jalenques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Auclair" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourtauchaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.05.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14392" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM40MGKX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643574v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.01.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.02.024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102267v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-014-9665-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04569382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lauron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-024-02418-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04601735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deneuvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Deneuvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v30.i21.2817" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Asatryan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Tauveron-Jalenques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.09.048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Rico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abou Kassm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Olfson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01752-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vaysset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#8217;incan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2022.6085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209835v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2023.1763" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyrille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Debosque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pascal de Raykeer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hanon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-022-01426-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel d'Incan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v102.1386" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rachez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Tauveron Jalenques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Alina Nechifor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250492" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.12.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ciortianu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.03.041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291720002871" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-020-01376-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243912" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Almon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241356" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.05.063" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morlet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibby Mcmahon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213907" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massoubre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labeille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Perrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01701014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foures" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8769-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard&#160;d. Lane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490743" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massoubre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Labeille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2017.3590" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cleret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Auclair" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.07.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Welter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Houeto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thobois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bataille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;not" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30160-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXQ4P9HS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jalenques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14392" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM40MGKX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757252v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Auclair" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourtauchaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.05.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643574v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.01.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.02.024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102267v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-014-9665-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>