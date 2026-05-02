--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2738,291 +2738,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric and physical outcomes of long-term use of lithium in older adults with bipolar disorder and major depressive disorder: A cross-sectional multicenter study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the French version of the LEIPAD in community-dwelling people aged 80 years and above</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Morlet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rachez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.08.056⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800241v1</w:t>
+                <w:t xml:space="preserve">hal-02078616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French version of the LEIPAD in community-dwelling people aged 80 years and above</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+                <w:t xml:space="preserve">Psychiatric and physical outcomes of long-term use of lithium in older adults with bipolar disorder and major depressive disorder: A cross-sectional multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Morlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Costemale-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kibby Mcmahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213907. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 259, pp.210-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.08.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078616v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Ability and Skin-restricted Lupus Evolution: A Longitudinal Study</w:t>
               </w:r>
@@ -4777,51 +4777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04569382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lauron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-024-02418-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04601735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deneuvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Deneuvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v30.i21.2817" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Asatryan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Tauveron-Jalenques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.09.048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Rico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abou Kassm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Olfson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01752-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vaysset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#8217;incan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2022.6085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209835v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2023.1763" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyrille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Debosque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pascal de Raykeer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hanon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-022-01426-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel d'Incan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v102.1386" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rachez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Tauveron Jalenques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Alina Nechifor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250492" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.12.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ciortianu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.03.041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291720002871" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-020-01376-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243912" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Almon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241356" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.05.063" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morlet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibby Mcmahon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213907" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massoubre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labeille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Perrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01701014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foures" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8769-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard&#160;d. Lane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490743" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massoubre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Labeille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2017.3590" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cleret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Auclair" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.07.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Welter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Houeto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thobois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bataille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;not" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30160-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXQ4P9HS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jalenques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14392" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM40MGKX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757252v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Auclair" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourtauchaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.05.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643574v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.01.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.02.024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102267v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-014-9665-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04569382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lauron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-024-02418-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04601735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deneuvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Deneuvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v30.i21.2817" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Asatryan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Tauveron-Jalenques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.09.048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Rico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abou Kassm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Olfson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01752-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vaysset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#8217;incan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2022.6085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209835v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2023.1763" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyrille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Debosque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pascal de Raykeer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hanon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-022-01426-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel d'Incan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v102.1386" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rachez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Tauveron Jalenques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Alina Nechifor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250492" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.12.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ciortianu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.03.041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291720002871" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-020-01376-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243912" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Almon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241356" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.05.063" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213907" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibby Mcmahon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.056" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massoubre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labeille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Perrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01701014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foures" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8769-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard&#160;d. Lane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490743" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massoubre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Labeille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2017.3590" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cleret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Auclair" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.07.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Welter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Houeto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thobois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bataille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;not" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30160-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXQ4P9HS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jalenques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14392" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM40MGKX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757252v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Auclair" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourtauchaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.05.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643574v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.01.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.02.024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102267v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-014-9665-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>