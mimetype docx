--- v1 (2026-03-28)
+++ v2 (2026-05-18)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -295,773 +295,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese migrants and plant foraging in the Greater Paris area: investigating discreet practices of working-class ecology”</w:t>
+                <w:t xml:space="preserve">Cueillettes, plantes sauvages et savoir-faire immigrés à Marseille. Une appropriation par le bas des espaces de nature dans les quartiers populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaminia Paddeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research seminar (I-Globes laboratory)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Arizona, Feb 2025, Tucson (Arizona ), United States</w:t>
+              <w:t xml:space="preserve">Marseille, ville ordinaire ? Réalités urbaines et récits contre-hégémoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESOPOLHIS; Aix-Marseille Université, May 2026, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964356v1</w:t>
+                <w:t xml:space="preserve">hal-05614598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’approprier le territoire par la cueillette de plantes. Le rôle des collectifs dans l’intermédiation territoriale dans les quartiers populaires de Marseille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chinese migrants and plant foraging in the Greater Paris area: investigating discreet practices of working-class ecology”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaminia Paddeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Couëtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collectifs. Mémoire, discours, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Pleiade, Université Sorbonne Paris Nord, Nov 2025, Auberviliers, Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Research seminar (I-Globes laboratory)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Arizona, Feb 2025, Tucson (Arizona ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359539v1</w:t>
+                <w:t xml:space="preserve">hal-04964356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jardiner avec l'aridité. Les jardins pavillonnaires de Tucson (Arizona) entre injonctions à l'adaptation climatique et envies potagères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’approprier le territoire par la cueillette de plantes. Le rôle des collectifs dans l’intermédiation territoriale dans les quartiers populaires de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Didier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Couëtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Villes d'avenir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cité des sciences et de l'Industrie, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Collectifs. Mémoire, discours, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Pleiade, Université Sorbonne Paris Nord, Nov 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479219v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cueillir des plantes dans le Grand Paris. Un compagnonnage avec la flore urbaine à rebours des catégories végétales</w:t>
+                <w:t xml:space="preserve">Jardiner avec l'aridité. Les jardins pavillonnaires de Tucson (Arizona) entre injonctions à l'adaptation climatique et envies potagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAUVAISES HERBES De la lutte contre les nuisibles à l'éloge de la végétation spontanée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, May 2025, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">Workshop "Villes d'avenir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité des sciences et de l'Industrie, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479202v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques discrètes d’écologie populaire dans le Grand Paris. Migrantes chinoises et cueillette de plantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+                <w:t xml:space="preserve">Cueillir des plantes dans le Grand Paris. Un compagnonnage avec la flore urbaine à rebours des catégories végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaminia Paddeu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">MAUVAISES HERBES De la lutte contre les nuisibles à l'éloge de la végétation spontanée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, May 2025, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964342v1</w:t>
+                <w:t xml:space="preserve">hal-05479202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cueillette de plantes par les migrantes chinoises dans le Grand Paris : enquête sur des pratiques populaires écoféministes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques discrètes d’écologie populaire dans le Grand Paris. Migrantes chinoises et cueillette de plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaminia Paddeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de l’ED 473 Sciences de l’Homme et de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED 473 Sciences de l’Homme et de la société (Université de Lille), Mar 2024, Lille (Université de Lille), France</w:t>
+              <w:t xml:space="preserve">Séminaire AIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964333v1</w:t>
+                <w:t xml:space="preserve">hal-04964342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes actrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dajoz</w:t>
+                <w:t xml:space="preserve">La cueillette de plantes par les migrantes chinoises dans le Grand Paris : enquête sur des pratiques populaires écoféministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lamarche</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’agentivité des plantes, histoires et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIED, LADYSS, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral de l’ED 473 Sciences de l’Homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED 473 Sciences de l’Homme et de la société (Université de Lille), Mar 2024, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868894v1</w:t>
+                <w:t xml:space="preserve">hal-04964333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plantes actrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dajoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’agentivité des plantes, histoires et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIED, LADYSS, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gingko, ail des ours et pissenlit. Les migrantes chinoises et la cueillette de plantes dans le Grand Paris: enquête sur des pratiques discrètes d’écologie populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1103,51 +1211,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'atelier 3 « Agriculture alimentation et cohésion sociale » du LADYSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1157,652 +1265,652 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cueillir en ville. Rendre visible une écologie des marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaminia Paddeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 89 (1), pp.145-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lig.891.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpenter la ville en quête de plantes. S’approprier le territoire par la cueillette dans le Grand Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaminia Paddeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 762-763 (2-3), pp.192-221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.762.0192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfrichement et reconfigurations des vergers de l’agglomération parisienne : enjeux agricoles, paysagers et socio-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15erh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape ecological enhancement and environmental inequalities in peri-urban areas, using flora as a socio-ecological indicator – The case of the Greater Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser l’écologie pour légitimer le paysage ? Regards croisés sur l’aménagement des espaces de « nature » en ceinture verte d’Île-de-France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.17344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forêt en Ceinture verte d’Île-de-France : un patrimoine paysager métropolitain à la flore peu diversifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the applicability of ecosystem services mapping methods for peri-urban contexts: A case study for Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharina J.E. Schulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. Verburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Ja van Teeffelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1812,51 +1920,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging plants within the urban margins. On the possibilities of living with nature in the greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaminia Paddeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1866,320 +1974,320 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rewilding Food and the Self. A critical conversation from Europe.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-1-032-15291-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003243496-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardiner les espaces délaissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Flegeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Alexandre; Kaduna-Ève Demailly; Laurence Feveile-Berger; Étienne Grésillon; Mathilde Riboulot-Chetrit; Darysleida Sosa Valdez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaire de valenciennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-104, 2022, Jardin &amp; société, 978-2-36424-088-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’improbable ceinture verte : aménagements et dynamiques socio-territoriales des espaces végétalisés des pourtours de l’agglomération parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Flegeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux paradigmes du projet ? Transition, adaptation, résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude de la végétation, entre dynamiques écologiques et territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'environnement. La nature au temps de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2189,104 +2297,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage du dessin dans l’enquête de terrain en sciences sociales. État des lieux et perspectives depuis la géographie et l’anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2296,91 +2404,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lier dynamiques sociales et naturelles : l’usage de la photographie en géographie de l'environnement. 1e séminaire de l'Axe 1 de EA Pléiade &amp;quot;Images des marges. Quels apports des sciences humaines et sociales ?&amp;quot; organisé le 21 février 2019 sur le Campus de Villetaneuse, Université de Paris 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02086295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2390,111 +2498,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ceinture verte de la Région Île-de-France : discontinuités, mises en valeur et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Flégeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature des villes, nature des champs. Synergies et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2504,185 +2612,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de la végétation aux environs de Paris : le cas de la Ceinture verte d'Île-de-France. Fragmentation paysagère, enjeux socio- environnementaux, (dé)constructions territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 13 - Sorbonne Paris Cité, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01700840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de la végétation aux environs de Paris : le cas de la Ceinture verte d’Île-de-France. Fragmentation paysagère, enjeux socio-environnementaux, (dé)constructions territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Sorbonne Paris Cité, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017USPCD079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02377408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2750,51 +2858,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70AAA5BC"/>
+    <w:nsid w:val="6B3B95E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2981,51 +3089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9038-1879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241054249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964356v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359539v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cou&#235;til" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.762.0192" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15erh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17344" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J.E. Schulp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Verburg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Ja van Teeffelen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003243496-15" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100330980&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guitard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/medihal-02086295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791291v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fl&#233;geau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01700840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02377408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCD079" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9038-1879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241054249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cou&#235;til" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.762.0192" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15erh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342835v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17344" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J.E. Schulp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Verburg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Ja van Teeffelen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919147v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003243496-15" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100330980&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guitard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/medihal-02086295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fl&#233;geau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01700840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02377408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCD079" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>