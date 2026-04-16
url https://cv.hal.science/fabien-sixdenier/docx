--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Sixdenier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HdRUniversité Claude Bernard Lyon 1Laboratoire AMPERE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 : Habilitation à diriger des recherches, Université Claude Bernard Lyon 1,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;De l'apport de la modélisation des matériaux magnétiques doux aux applications du génie électrique&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : Thèse de doctorat en génie électrique Université Claude Bernard Lyon 1,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Prédiction de signatures électriques dans un actionneur enprenant en compte les lois de matériaux&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle/affectations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Membre de SUPERGRID institute (10% temps plein), SUPERGRID institute SAS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Maître de conférences Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : ATER IUT-B Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Moniteur Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Doctorant Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards absolute measurements of magnetic losses by the rotational single sheet tester (RSST): an interlaboratory comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Appino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Banu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 642, pp.173856. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2026.173856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Energy based Hysteresis Model in LTspice for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3639644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Tool for Predicting Class EF Inverter Behavior Including Non-Ideal Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5409. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of electrical steels under rotational magnetization and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 590, pp.171680. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.171680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reluctance network model of open-loop Hall-effect current sensor for circuit-type simulation software analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Grihe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2022.3169920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical formula to identify the parameters of the energy-based hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 548, pp.168748. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux density waveform control based on root-finding algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 564, pp.170109. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Permeability of Multi Air Gap Ferrite Core 3-Phase Medium Frequency Transformer in Isolated DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Dworakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Michna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (6), pp.1352. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13061352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Dependent Hysteresis Model for Soft Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.1595-1613. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2018-0535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to include frequency dependent complex permeability Into SPICE models to improve EMI filters design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.056604. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5004630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Analytical Methods for Calculation of Leakage Inductance and Frequency-Dependent Resistance of Windings in Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (10), pp.8400510. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2858743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Numerical and Analytical Methods of AC Resistance Evaluation for Medium-Frequency Transformers: Validation on a Prototype and Thermal Impact Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.101 - 109. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CJECE.2016.2594118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of static hysteresis taking into account temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.2221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2481090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study: Dynamic and Thermal Behavior of Nanocrystalline and Powder Magnetic Materials in a Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (10), pp.3768-3776. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-015-3846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Loss Prediction and Precise Modeling of Magnetic Powder Components in DC-DC Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.2232 - 2238. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2330952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Low Nickel Content Alloys For Industrial Ground Fault Circuit-Breaker Relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waeckerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (6), pp.6991580. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2384004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study of Nanocrystalline Alloy Cut Cores From Two Different Manufacturers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Aviño Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.2003604. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2285274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Behavior Representation Taking Into Account the Temperature of a Magnetic Nanocrystalline Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.455 - 458. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of a Current Transformer Working Under Thermal Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (10), pp.2600 - 2604. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2197017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependent Extension of the Jiles-Atherton Model: Study of the Variation of Microstructural Hysteresis Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (10), pp.2567 - 2572. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2201735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion. Dependence of static hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.225-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current sensor modeling with a FE-tuned MEC: Parameters identification protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.859 - 863. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2165841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation d'un modèle complet de diffusion magnétique : un modèle simple de représentation dynamique de circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.475-486. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.12.475-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation d'un disjoncteur différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marthouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2-3), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.373-384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Models for Eddy Current in Ferromagnetic Cores Introduced in an FE-Tuned Magnetic Equivalent Circuit of an Electromagnetic Relay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.866-869. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2008.916431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits and rules of use of a dynamic flux tube model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.256-265. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasistatic hysteresis modeling with feed-forward neural networks: Influence of the last but one extreme values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 320 (20), pp.Pages e992-e996. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.04.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing dynamic behavior of magnetic materials into a model of a switched reluctance motor drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (3), pp.398-404. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2005.862757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'un matériau optimal pour un capteur de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (4-5), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.531-543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode originale de calcul hybride. « Eléments finis » - « Réseaux de réluctances »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.77-85. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.77-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Energy based Hysteresis Model with Harmonic Balance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of losses measurements of ferrites for design purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barthillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Soft Magnetic Materials Conference (SMM27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Energy based Hysteresis Model in LTspice for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle topologie de convertisseur DC/DC fonctionnant en ZVS et ZCS sur une large gamme de charges aux fréquences HF / VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du cyclage thermique d’aimants pour leur application avec les jauges électromagnétique de vitesse matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Busier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gapillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2025 - Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interesting Property of the Class EF Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite integrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symphosium de Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variation analysis of a class EF inverter with a RL parallel load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Transformer with Integrated Leakage Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7thIEEE Global Power, Energy and Communication Conference (GPECOM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bochum, Germany. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM65896.2025.11061939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et impl ́ementation d'un onduleur VHF de classe ΦX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'un modèle d'hystérésis statique dans un simulateur circuit pour l'étude des composants passifs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numelec 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP - ENSEEIHT, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Direct and Systematic Design Methodology for Sizing Class $\Phi_{2}$ Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Class Φ Inverter Under Various Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2024, Nürnberg, Germany. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux magnétiques sous champs tournants et contrainte thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symphosium de Génie Electrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory comparison of two-dimensional magnetic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Appino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Banu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de puissance à base de composants distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductor modelling in circuit-type softwares (SPICE) including Energy-based hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Davister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henrotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, CANCUN, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'un dispositif de caractérisations magnétiques 2D en température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique 2022 (JCGE 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic based hysteresis model implementation in LTspice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Davister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henrotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realisation of a test system for two-dimensional magnetic testing including temperature influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on 1&amp;2 Dimensional Magnetic Measurement and Testing (1&amp;2DM22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Medium Frequency Transformer Design Tool with Methodologies Adapted to Various Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monte Carlo, Monaco. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER48776.2020.9243104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Hysteresis modelling of FeSi GO in rolling and transverse directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low-Capacitance Planar Transformer for a 4 kW/500 kHz DAB Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Avino-Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. pp.18720757, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2019.8722279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of identification protocols of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of the energy-based vector hysteresis model on a transformer under different supply conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle fréquentiel large bande pour inductances de filtrage CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring New Solutions for Temperature Dependent Hysteresis Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IGTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paramètres d'un modèle d'hystérésis statique peuvent-ils renseigner sur la microstructure d'un matériau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Shape, Ribbon Shearing and Ribbon Width Influence on Magnetic Properties of Nanocrystalline Tape Wound Cores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a magnetic circuit component to predict magnetic waveforms and core losses in a circuit type software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'17 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8098941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of Some Manufacturing Processes On Magnetic Properties Of Nanocrystalline Cores : Core Shape, Ribbon Shearing And Ribbon Width</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Frequency Dependent Complex Permeability Into SPICE Models To Improve EMI Filters Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of static hysteresis taking into account temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance self-heating transient modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Numerical and Analytical Methods of AC Resistance Evaluation for Medium Frequency Transformers: Validation on a Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE EPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, London, ON, Canada. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEC.2015.7379938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Various Technological Manufacturing Processes on the Magnetic Properties of Nanocrystalline Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference - SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single-Phase Two-Winding Transformer Dynamic Model for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference - SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Precise Modeling for Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de matériaux et composants magnétiques sous contrainte thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Air Jets for Sorting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lappeenranta, Finland. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FPNI2014-7829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF UNSTATIONARY PULSED AIR JETS FOR SORTING OPERATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th JFPS International Symposium on Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Matsue, Japan. pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Behavior of Iron-Nickel-Chromium Alloys and Correlation with Magnetic and Physical Properties- Part A: Static Effects Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Economic Iron-Nickel-Chromium Alloys For High Sensitivity Electromagnetic Relay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waeckerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of Nanocristalline alloy cut-cores from two different manufacturers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Aviño Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Behavior of Iron-Nickel-Chromium Alloys and Correlation with Magnetic and Physical Properties-Part B: Dynamic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Ageing of Fe-based Nanocrystalline Ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion: influence of the static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a new hysteresis model in the Finite Elements method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth V. Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on magnetic hysteresis: Modeling by the Jiles-Atherton model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos Island, Greece. pp.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving reliability of magnetic mutual impedance measurement at high excitation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE I2MTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2011.5944231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of EMI filters performance by taking into account frequency-dependant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetical behaviour representation taking into account the temperature of a magnetic nanocrystalline material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion magnétique : influence du modèle d'hystérésis statique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Material Dynamic Hysteresis Modelling in Losses Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaï-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification protocol for hysteresis model of magnetic materials in static and dynamic modes. Application in design software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaï-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Characterization of Biological Tissues with Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lormel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.334-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a current sensor with a FE-tuned MEC: Parameters identification protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of temperature influence on global magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic actuator to reduce vibration sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation du modèle de diffusion incluant les mouvements des parois : un modèle simple de représentation dynamique de circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 58-61/215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits and rules of use of a dynamic flux tube model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic relay modelling: a multi physics problem. Part 2: Dynamical behavior of the relay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany. PA3-16 - p125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion about the validity domain of a simple magnetic diffusion model including wall motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precautions for Barkhausen Noise Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft magnetic materials conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasistatic hysteresis modeling with feed-forward neural networks: Influence of the last but one extreme values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft magnetic materials conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic relay modelling: a multi physics problem. Part 1: Modelling of the geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany. PA5-1 - p183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation d'un disjoncteur différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marthouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'un matériau optimal pour un capteur de courant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux du génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un capteur de courant asservi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des outils de validation pour actionneurs à grande vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codrut Visa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and original modeling of actuators: example on a switched reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of interturn defect in three phase system by studying hysteresis magnetic harmonics signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Programming : Finite elements - Magnetic Equivalent Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode originale de calcul hybride &amp;quot;éléments finis&amp;quot;-&amp;quot;réseaux de réluctances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled programming : Finite Elements - dynamical hysteresis flux tubes for non homogeneous circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Saratoga Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-VOLTAGE ELECTRICAL TRANSFORMER WITH INSULATING HOUSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3058255A1 - WO2017FR52988 20171030. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrovanne miniature rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3019615 (A1) - EP2927547 (A1) - ES2648294 (T3) -. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de signatures électriques dans un actionneur en prenant en compte les lois de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Claude Bernard - Lyon I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'apport de la modélisation des matériaux magnétiques doux aux applications du génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Universite Claude Bernard Lyon 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01154407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of electrical steels under rotationnal magnetization and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Sixdenier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HdRUniversité Claude Bernard Lyon 1Laboratoire AMPERE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 : Habilitation à diriger des recherches, Université Claude Bernard Lyon 1,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;De l'apport de la modélisation des matériaux magnétiques doux aux applications du génie électrique&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : Thèse de doctorat en génie électrique Université Claude Bernard Lyon 1,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Prédiction de signatures électriques dans un actionneur enprenant en compte les lois de matériaux&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle/affectations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Membre de SUPERGRID institute (10% temps plein), SUPERGRID institute SAS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Maître de conférences Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : ATER IUT-B Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Moniteur Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Doctorant Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards absolute measurements of magnetic losses by the rotational single sheet tester (RSST): an interlaboratory comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Appino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Banu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 642, pp.173856. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2026.173856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Energy based Hysteresis Model in LTspice for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3639644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Tool for Predicting Class EF Inverter Behavior Including Non-Ideal Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5409. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of electrical steels under rotational magnetization and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 590, pp.171680. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.171680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reluctance network model of open-loop Hall-effect current sensor for circuit-type simulation software analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Grihe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2022.3169920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical formula to identify the parameters of the energy-based hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 548, pp.168748. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux density waveform control based on root-finding algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 564, pp.170109. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Permeability of Multi Air Gap Ferrite Core 3-Phase Medium Frequency Transformer in Isolated DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Dworakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Michna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (6), pp.1352. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13061352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Dependent Hysteresis Model for Soft Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.1595-1613. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2018-0535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to include frequency dependent complex permeability Into SPICE models to improve EMI filters design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.056604. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5004630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Analytical Methods for Calculation of Leakage Inductance and Frequency-Dependent Resistance of Windings in Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (10), pp.8400510. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2858743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Numerical and Analytical Methods of AC Resistance Evaluation for Medium-Frequency Transformers: Validation on a Prototype and Thermal Impact Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.101 - 109. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CJECE.2016.2594118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of static hysteresis taking into account temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.2221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2481090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study: Dynamic and Thermal Behavior of Nanocrystalline and Powder Magnetic Materials in a Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (10), pp.3768-3776. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-015-3846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Loss Prediction and Precise Modeling of Magnetic Powder Components in DC-DC Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.2232 - 2238. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2330952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study of Nanocrystalline Alloy Cut Cores From Two Different Manufacturers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Aviño Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.2003604. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2285274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Low Nickel Content Alloys For Industrial Ground Fault Circuit-Breaker Relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waeckerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (6), pp.6991580. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2384004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Behavior Representation Taking Into Account the Temperature of a Magnetic Nanocrystalline Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.455 - 458. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of a Current Transformer Working Under Thermal Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (10), pp.2600 - 2604. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2197017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependent Extension of the Jiles-Atherton Model: Study of the Variation of Microstructural Hysteresis Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (10), pp.2567 - 2572. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2201735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion. Dependence of static hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.225-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current sensor modeling with a FE-tuned MEC: Parameters identification protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.859 - 863. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2165841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation d'un modèle complet de diffusion magnétique : un modèle simple de représentation dynamique de circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.475-486. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.12.475-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation d'un disjoncteur différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marthouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2-3), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.373-384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Models for Eddy Current in Ferromagnetic Cores Introduced in an FE-Tuned Magnetic Equivalent Circuit of an Electromagnetic Relay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.866-869. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2008.916431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits and rules of use of a dynamic flux tube model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.256-265. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasistatic hysteresis modeling with feed-forward neural networks: Influence of the last but one extreme values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 320 (20), pp.Pages e992-e996. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.04.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing dynamic behavior of magnetic materials into a model of a switched reluctance motor drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (3), pp.398-404. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2005.862757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'un matériau optimal pour un capteur de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (4-5), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.531-543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode originale de calcul hybride. « Eléments finis » - « Réseaux de réluctances »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.77-85. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.77-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Energy based Hysteresis Model with Harmonic Balance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of losses measurements of ferrites for design purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barthillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Soft Magnetic Materials Conference (SMM27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Energy based Hysteresis Model in LTspice for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle topologie de convertisseur DC/DC fonctionnant en ZVS et ZCS sur une large gamme de charges aux fréquences HF / VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du cyclage thermique d’aimants pour leur application avec les jauges électromagnétique de vitesse matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Busier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gapillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2025 - Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interesting Property of the Class EF Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite integrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symphosium de Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Transformer with Integrated Leakage Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7thIEEE Global Power, Energy and Communication Conference (GPECOM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bochum, Germany. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM65896.2025.11061939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variation analysis of a class EF inverter with a RL parallel load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et impl ́ementation d'un onduleur VHF de classe ΦX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'un modèle d'hystérésis statique dans un simulateur circuit pour l'étude des composants passifs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numelec 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP - ENSEEIHT, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Direct and Systematic Design Methodology for Sizing Class $\Phi_{2}$ Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Class Φ Inverter Under Various Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2024, Nürnberg, Germany. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux magnétiques sous champs tournants et contrainte thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symphosium de Génie Electrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory comparison of two-dimensional magnetic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Appino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Banu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de puissance à base de composants distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductor modelling in circuit-type softwares (SPICE) including Energy-based hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Davister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henrotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, CANCUN, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'un dispositif de caractérisations magnétiques 2D en température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique 2022 (JCGE 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic based hysteresis model implementation in LTspice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Davister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henrotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realisation of a test system for two-dimensional magnetic testing including temperature influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on 1&amp;2 Dimensional Magnetic Measurement and Testing (1&amp;2DM22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Medium Frequency Transformer Design Tool with Methodologies Adapted to Various Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monte Carlo, Monaco. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER48776.2020.9243104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Hysteresis modelling of FeSi GO in rolling and transverse directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low-Capacitance Planar Transformer for a 4 kW/500 kHz DAB Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Avino-Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. pp.18720757, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2019.8722279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of identification protocols of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of the energy-based vector hysteresis model on a transformer under different supply conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle fréquentiel large bande pour inductances de filtrage CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring New Solutions for Temperature Dependent Hysteresis Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IGTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paramètres d'un modèle d'hystérésis statique peuvent-ils renseigner sur la microstructure d'un matériau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a magnetic circuit component to predict magnetic waveforms and core losses in a circuit type software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'17 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8098941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Shape, Ribbon Shearing and Ribbon Width Influence on Magnetic Properties of Nanocrystalline Tape Wound Cores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of Some Manufacturing Processes On Magnetic Properties Of Nanocrystalline Cores : Core Shape, Ribbon Shearing And Ribbon Width</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Frequency Dependent Complex Permeability Into SPICE Models To Improve EMI Filters Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of static hysteresis taking into account temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance self-heating transient modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Numerical and Analytical Methods of AC Resistance Evaluation for Medium Frequency Transformers: Validation on a Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE EPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, London, ON, Canada. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEC.2015.7379938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Various Technological Manufacturing Processes on the Magnetic Properties of Nanocrystalline Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference - SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single-Phase Two-Winding Transformer Dynamic Model for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference - SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Precise Modeling for Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de matériaux et composants magnétiques sous contrainte thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Air Jets for Sorting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lappeenranta, Finland. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FPNI2014-7829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF UNSTATIONARY PULSED AIR JETS FOR SORTING OPERATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th JFPS International Symposium on Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Matsue, Japan. pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Behavior of Iron-Nickel-Chromium Alloys and Correlation with Magnetic and Physical Properties- Part A: Static Effects Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Economic Iron-Nickel-Chromium Alloys For High Sensitivity Electromagnetic Relay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waeckerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of Nanocristalline alloy cut-cores from two different manufacturers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Aviño Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Behavior of Iron-Nickel-Chromium Alloys and Correlation with Magnetic and Physical Properties-Part B: Dynamic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Ageing of Fe-based Nanocrystalline Ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a new hysteresis model in the Finite Elements method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth V. Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion: influence of the static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on magnetic hysteresis: Modeling by the Jiles-Atherton model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos Island, Greece. pp.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving reliability of magnetic mutual impedance measurement at high excitation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE I2MTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2011.5944231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of EMI filters performance by taking into account frequency-dependant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetical behaviour representation taking into account the temperature of a magnetic nanocrystalline material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion magnétique : influence du modèle d'hystérésis statique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Material Dynamic Hysteresis Modelling in Losses Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaï-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Characterization of Biological Tissues with Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lormel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.334-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification protocol for hysteresis model of magnetic materials in static and dynamic modes. Application in design software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaï-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a current sensor with a FE-tuned MEC: Parameters identification protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of temperature influence on global magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic actuator to reduce vibration sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation du modèle de diffusion incluant les mouvements des parois : un modèle simple de représentation dynamique de circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 58-61/215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits and rules of use of a dynamic flux tube model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic relay modelling: a multi physics problem. Part 2: Dynamical behavior of the relay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany. PA3-16 - p125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion about the validity domain of a simple magnetic diffusion model including wall motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precautions for Barkhausen Noise Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft magnetic materials conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasistatic hysteresis modeling with feed-forward neural networks: Influence of the last but one extreme values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft magnetic materials conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic relay modelling: a multi physics problem. Part 1: Modelling of the geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany. PA5-1 - p183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation d'un disjoncteur différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marthouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un capteur de courant asservi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des outils de validation pour actionneurs à grande vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codrut Visa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'un matériau optimal pour un capteur de courant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux du génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and original modeling of actuators: example on a switched reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of interturn defect in three phase system by studying hysteresis magnetic harmonics signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Programming : Finite elements - Magnetic Equivalent Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode originale de calcul hybride &amp;quot;éléments finis&amp;quot;-&amp;quot;réseaux de réluctances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled programming : Finite Elements - dynamical hysteresis flux tubes for non homogeneous circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Saratoga Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-VOLTAGE ELECTRICAL TRANSFORMER WITH INSULATING HOUSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3058255A1 - WO2017FR52988 20171030. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrovanne miniature rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3019615 (A1) - EP2927547 (A1) - ES2648294 (T3) -. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de signatures électriques dans un actionneur en prenant en compte les lois de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Claude Bernard - Lyon I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'apport de la modélisation des matériaux magnétiques doux aux applications du génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Universite Claude Bernard Lyon 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01154407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of electrical steels under rotationnal magnetization and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF7FEFFF"/>
+    <w:nsid w:val="DABA4AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490453v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Banu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2026.173856" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Bertolini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Faba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205409" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delaunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171680" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Grihe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3169920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168748" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170109" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wilk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Michna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13061352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2018-0535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004630" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2858743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pereira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CJECE.2016.2594118" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2221" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188828v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3846-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2330952" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2384004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174345" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Bui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2197017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2201735" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.225-239" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PQPT46SQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2165841" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.475-486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9T8HS942-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marthouret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.373-384" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VFP4ZZ3K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Goyet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.916431" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836816" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-XHTL6155-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NG2CT0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.862757" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.531-543" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-0X8M7ZR2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.77-85" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2NT5FH3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Mensouri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barthillat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471007v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Busier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gapillout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11239006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233871v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238586" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184108v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM65896.2025.11061939" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828332v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861664v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812176" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262440" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432462v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Daire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939635v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Davister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750968v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023154v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER48776.2020.9243104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284858v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076183v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demumieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avino-Salvado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722279" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063610v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875948v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899461v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875941v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648378v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8098941" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEC.2015.7379938" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187711v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065330v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chailloux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381380v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7829" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381335v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829297v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381386v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829298v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593991v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mesmin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ahmadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chazal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2011.5944231" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;-Phuong Do" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403901v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lormel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dardenne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424849v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403927v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411172v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garrigues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381421v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369257v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381411v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381407v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369259v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398518v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381660v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381661v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codrut Visa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381515v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381619v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381666v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381637v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802997v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381698v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vandamme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011188v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01154407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208213v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778277v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490453v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Banu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2026.173856" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Bertolini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Faba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205409" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delaunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171680" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Grihe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3169920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168748" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170109" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wilk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Michna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13061352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2018-0535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004630" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2858743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pereira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CJECE.2016.2594118" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2221" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188828v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3846-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2330952" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285274" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2384004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174345" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Bui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2197017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2201735" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.225-239" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PQPT46SQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2165841" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.475-486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9T8HS942-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marthouret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.373-384" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VFP4ZZ3K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Goyet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.916431" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836816" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-XHTL6155-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NG2CT0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.862757" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.531-543" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-0X8M7ZR2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.77-85" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2NT5FH3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Mensouri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barthillat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471007v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Busier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gapillout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11239006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233871v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184108v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM65896.2025.11061939" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238586" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828332v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861664v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812176" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262440" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432462v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Daire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939635v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Davister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750968v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023154v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER48776.2020.9243104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284858v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076183v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demumieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avino-Salvado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722279" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063610v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875948v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899461v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875941v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8098941" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEC.2015.7379938" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187711v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065330v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chailloux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381380v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7829" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381335v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829297v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381386v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829298v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593991v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mesmin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ahmadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chazal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2011.5944231" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;-Phuong Do" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475927v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lormel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dardenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424849v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403927v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411172v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garrigues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381421v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369257v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381411v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381407v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369259v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398518v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381661v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codrut Visa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381660v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381515v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381619v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381666v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381637v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802997v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381698v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vandamme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011188v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01154407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208213v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778277v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>