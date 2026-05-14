--- v1 (2026-04-16)
+++ v2 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Sixdenier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HdRUniversité Claude Bernard Lyon 1Laboratoire AMPERE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 : Habilitation à diriger des recherches, Université Claude Bernard Lyon 1,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;De l'apport de la modélisation des matériaux magnétiques doux aux applications du génie électrique&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : Thèse de doctorat en génie électrique Université Claude Bernard Lyon 1,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Prédiction de signatures électriques dans un actionneur enprenant en compte les lois de matériaux&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle/affectations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Membre de SUPERGRID institute (10% temps plein), SUPERGRID institute SAS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Maître de conférences Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : ATER IUT-B Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Moniteur Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Doctorant Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards absolute measurements of magnetic losses by the rotational single sheet tester (RSST): an interlaboratory comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Appino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Banu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 642, pp.173856. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2026.173856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Energy based Hysteresis Model in LTspice for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3639644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Tool for Predicting Class EF Inverter Behavior Including Non-Ideal Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5409. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of electrical steels under rotational magnetization and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 590, pp.171680. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.171680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reluctance network model of open-loop Hall-effect current sensor for circuit-type simulation software analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Grihe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2022.3169920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical formula to identify the parameters of the energy-based hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 548, pp.168748. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux density waveform control based on root-finding algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 564, pp.170109. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Permeability of Multi Air Gap Ferrite Core 3-Phase Medium Frequency Transformer in Isolated DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Dworakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Michna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (6), pp.1352. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13061352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Dependent Hysteresis Model for Soft Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.1595-1613. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2018-0535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to include frequency dependent complex permeability Into SPICE models to improve EMI filters design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.056604. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5004630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Analytical Methods for Calculation of Leakage Inductance and Frequency-Dependent Resistance of Windings in Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (10), pp.8400510. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2858743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Numerical and Analytical Methods of AC Resistance Evaluation for Medium-Frequency Transformers: Validation on a Prototype and Thermal Impact Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.101 - 109. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CJECE.2016.2594118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of static hysteresis taking into account temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.2221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2481090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study: Dynamic and Thermal Behavior of Nanocrystalline and Powder Magnetic Materials in a Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (10), pp.3768-3776. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-015-3846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Loss Prediction and Precise Modeling of Magnetic Powder Components in DC-DC Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.2232 - 2238. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2330952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study of Nanocrystalline Alloy Cut Cores From Two Different Manufacturers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Aviño Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.2003604. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2285274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Low Nickel Content Alloys For Industrial Ground Fault Circuit-Breaker Relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waeckerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (6), pp.6991580. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2384004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Behavior Representation Taking Into Account the Temperature of a Magnetic Nanocrystalline Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.455 - 458. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of a Current Transformer Working Under Thermal Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (10), pp.2600 - 2604. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2197017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependent Extension of the Jiles-Atherton Model: Study of the Variation of Microstructural Hysteresis Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (10), pp.2567 - 2572. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2201735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion. Dependence of static hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.225-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current sensor modeling with a FE-tuned MEC: Parameters identification protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.859 - 863. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2165841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation d'un modèle complet de diffusion magnétique : un modèle simple de représentation dynamique de circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.475-486. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.12.475-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation d'un disjoncteur différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marthouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2-3), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.373-384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Models for Eddy Current in Ferromagnetic Cores Introduced in an FE-Tuned Magnetic Equivalent Circuit of an Electromagnetic Relay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.866-869. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2008.916431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits and rules of use of a dynamic flux tube model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.256-265. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasistatic hysteresis modeling with feed-forward neural networks: Influence of the last but one extreme values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 320 (20), pp.Pages e992-e996. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.04.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing dynamic behavior of magnetic materials into a model of a switched reluctance motor drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (3), pp.398-404. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2005.862757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'un matériau optimal pour un capteur de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (4-5), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.531-543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode originale de calcul hybride. « Eléments finis » - « Réseaux de réluctances »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.77-85. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.77-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Energy based Hysteresis Model with Harmonic Balance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of losses measurements of ferrites for design purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barthillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Soft Magnetic Materials Conference (SMM27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Energy based Hysteresis Model in LTspice for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle topologie de convertisseur DC/DC fonctionnant en ZVS et ZCS sur une large gamme de charges aux fréquences HF / VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du cyclage thermique d’aimants pour leur application avec les jauges électromagnétique de vitesse matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Busier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gapillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2025 - Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interesting Property of the Class EF Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite integrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symphosium de Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Transformer with Integrated Leakage Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7thIEEE Global Power, Energy and Communication Conference (GPECOM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bochum, Germany. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM65896.2025.11061939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variation analysis of a class EF inverter with a RL parallel load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et impl ́ementation d'un onduleur VHF de classe ΦX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'un modèle d'hystérésis statique dans un simulateur circuit pour l'étude des composants passifs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numelec 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP - ENSEEIHT, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Direct and Systematic Design Methodology for Sizing Class $\Phi_{2}$ Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Class Φ Inverter Under Various Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2024, Nürnberg, Germany. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux magnétiques sous champs tournants et contrainte thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symphosium de Génie Electrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory comparison of two-dimensional magnetic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Appino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Banu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de puissance à base de composants distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductor modelling in circuit-type softwares (SPICE) including Energy-based hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Davister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henrotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, CANCUN, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'un dispositif de caractérisations magnétiques 2D en température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique 2022 (JCGE 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic based hysteresis model implementation in LTspice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Davister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henrotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realisation of a test system for two-dimensional magnetic testing including temperature influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on 1&amp;2 Dimensional Magnetic Measurement and Testing (1&amp;2DM22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Medium Frequency Transformer Design Tool with Methodologies Adapted to Various Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monte Carlo, Monaco. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER48776.2020.9243104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Hysteresis modelling of FeSi GO in rolling and transverse directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low-Capacitance Planar Transformer for a 4 kW/500 kHz DAB Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Avino-Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. pp.18720757, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2019.8722279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of identification protocols of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of the energy-based vector hysteresis model on a transformer under different supply conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle fréquentiel large bande pour inductances de filtrage CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring New Solutions for Temperature Dependent Hysteresis Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IGTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paramètres d'un modèle d'hystérésis statique peuvent-ils renseigner sur la microstructure d'un matériau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a magnetic circuit component to predict magnetic waveforms and core losses in a circuit type software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'17 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8098941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Shape, Ribbon Shearing and Ribbon Width Influence on Magnetic Properties of Nanocrystalline Tape Wound Cores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of Some Manufacturing Processes On Magnetic Properties Of Nanocrystalline Cores : Core Shape, Ribbon Shearing And Ribbon Width</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Frequency Dependent Complex Permeability Into SPICE Models To Improve EMI Filters Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of static hysteresis taking into account temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance self-heating transient modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Numerical and Analytical Methods of AC Resistance Evaluation for Medium Frequency Transformers: Validation on a Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE EPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, London, ON, Canada. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEC.2015.7379938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Various Technological Manufacturing Processes on the Magnetic Properties of Nanocrystalline Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference - SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single-Phase Two-Winding Transformer Dynamic Model for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference - SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Precise Modeling for Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de matériaux et composants magnétiques sous contrainte thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Air Jets for Sorting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lappeenranta, Finland. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FPNI2014-7829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF UNSTATIONARY PULSED AIR JETS FOR SORTING OPERATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th JFPS International Symposium on Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Matsue, Japan. pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Behavior of Iron-Nickel-Chromium Alloys and Correlation with Magnetic and Physical Properties- Part A: Static Effects Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Economic Iron-Nickel-Chromium Alloys For High Sensitivity Electromagnetic Relay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waeckerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of Nanocristalline alloy cut-cores from two different manufacturers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Aviño Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Behavior of Iron-Nickel-Chromium Alloys and Correlation with Magnetic and Physical Properties-Part B: Dynamic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Ageing of Fe-based Nanocrystalline Ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a new hysteresis model in the Finite Elements method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth V. Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion: influence of the static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on magnetic hysteresis: Modeling by the Jiles-Atherton model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos Island, Greece. pp.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving reliability of magnetic mutual impedance measurement at high excitation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE I2MTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2011.5944231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of EMI filters performance by taking into account frequency-dependant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetical behaviour representation taking into account the temperature of a magnetic nanocrystalline material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion magnétique : influence du modèle d'hystérésis statique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Material Dynamic Hysteresis Modelling in Losses Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaï-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Characterization of Biological Tissues with Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lormel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.334-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification protocol for hysteresis model of magnetic materials in static and dynamic modes. Application in design software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaï-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a current sensor with a FE-tuned MEC: Parameters identification protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of temperature influence on global magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic actuator to reduce vibration sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation du modèle de diffusion incluant les mouvements des parois : un modèle simple de représentation dynamique de circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 58-61/215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits and rules of use of a dynamic flux tube model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic relay modelling: a multi physics problem. Part 2: Dynamical behavior of the relay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany. PA3-16 - p125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion about the validity domain of a simple magnetic diffusion model including wall motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precautions for Barkhausen Noise Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft magnetic materials conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasistatic hysteresis modeling with feed-forward neural networks: Influence of the last but one extreme values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft magnetic materials conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic relay modelling: a multi physics problem. Part 1: Modelling of the geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany. PA5-1 - p183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation d'un disjoncteur différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marthouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un capteur de courant asservi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des outils de validation pour actionneurs à grande vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codrut Visa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'un matériau optimal pour un capteur de courant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux du génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and original modeling of actuators: example on a switched reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of interturn defect in three phase system by studying hysteresis magnetic harmonics signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Programming : Finite elements - Magnetic Equivalent Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode originale de calcul hybride &amp;quot;éléments finis&amp;quot;-&amp;quot;réseaux de réluctances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled programming : Finite Elements - dynamical hysteresis flux tubes for non homogeneous circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Saratoga Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-VOLTAGE ELECTRICAL TRANSFORMER WITH INSULATING HOUSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3058255A1 - WO2017FR52988 20171030. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrovanne miniature rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3019615 (A1) - EP2927547 (A1) - ES2648294 (T3) -. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de signatures électriques dans un actionneur en prenant en compte les lois de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Claude Bernard - Lyon I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'apport de la modélisation des matériaux magnétiques doux aux applications du génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Universite Claude Bernard Lyon 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01154407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of electrical steels under rotationnal magnetization and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Sixdenier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HdRUniversité Claude Bernard Lyon 1Laboratoire AMPERE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 : Habilitation à diriger des recherches, Université Claude Bernard Lyon 1,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;De l'apport de la modélisation des matériaux magnétiques doux aux applications du génie électrique&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : Thèse de doctorat en génie électrique Université Claude Bernard Lyon 1,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Prédiction de signatures électriques dans un actionneur enprenant en compte les lois de matériaux&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle/affectations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Membre de SUPERGRID institute (10% temps plein), SUPERGRID institute SAS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Maître de conférences Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : ATER IUT-B Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Moniteur Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Doctorant Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards absolute measurements of magnetic losses by the rotational single sheet tester (RSST): an interlaboratory comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Appino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Banu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 642, pp.173856. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2026.173856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Energy based Hysteresis Model in LTspice for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3639644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Tool for Predicting Class EF Inverter Behavior Including Non-Ideal Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5409. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of electrical steels under rotational magnetization and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 590, pp.171680. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.171680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reluctance network model of open-loop Hall-effect current sensor for circuit-type simulation software analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Grihe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2022.3169920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux density waveform control based on root-finding algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 564, pp.170109. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical formula to identify the parameters of the energy-based hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 548, pp.168748. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Permeability of Multi Air Gap Ferrite Core 3-Phase Medium Frequency Transformer in Isolated DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Dworakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Michna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (6), pp.1352. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13061352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Dependent Hysteresis Model for Soft Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.1595-1613. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2018-0535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to include frequency dependent complex permeability Into SPICE models to improve EMI filters design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.056604. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5004630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Analytical Methods for Calculation of Leakage Inductance and Frequency-Dependent Resistance of Windings in Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (10), pp.8400510. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2858743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Numerical and Analytical Methods of AC Resistance Evaluation for Medium-Frequency Transformers: Validation on a Prototype and Thermal Impact Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.101 - 109. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CJECE.2016.2594118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of static hysteresis taking into account temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.2221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2481090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study: Dynamic and Thermal Behavior of Nanocrystalline and Powder Magnetic Materials in a Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (10), pp.3768-3776. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-015-3846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Loss Prediction and Precise Modeling of Magnetic Powder Components in DC-DC Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.2232 - 2238. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2330952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study of Nanocrystalline Alloy Cut Cores From Two Different Manufacturers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Aviño Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.2003604. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2285274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Low Nickel Content Alloys For Industrial Ground Fault Circuit-Breaker Relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waeckerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (6), pp.6991580. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2384004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Behavior Representation Taking Into Account the Temperature of a Magnetic Nanocrystalline Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.455 - 458. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of a Current Transformer Working Under Thermal Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (10), pp.2600 - 2604. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2197017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependent Extension of the Jiles-Atherton Model: Study of the Variation of Microstructural Hysteresis Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (10), pp.2567 - 2572. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2201735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion. Dependence of static hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.225-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current sensor modeling with a FE-tuned MEC: Parameters identification protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.859 - 863. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2165841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation d'un modèle complet de diffusion magnétique : un modèle simple de représentation dynamique de circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.475-486. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.12.475-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation d'un disjoncteur différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marthouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2-3), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.373-384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Models for Eddy Current in Ferromagnetic Cores Introduced in an FE-Tuned Magnetic Equivalent Circuit of an Electromagnetic Relay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.866-869. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2008.916431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits and rules of use of a dynamic flux tube model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.256-265. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasistatic hysteresis modeling with feed-forward neural networks: Influence of the last but one extreme values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 320 (20), pp.Pages e992-e996. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.04.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing dynamic behavior of magnetic materials into a model of a switched reluctance motor drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (3), pp.398-404. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2005.862757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'un matériau optimal pour un capteur de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (4-5), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.531-543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode originale de calcul hybride. « Eléments finis » - « Réseaux de réluctances »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.77-85. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.77-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Energy based Hysteresis Model with Harmonic Balance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Energy based Hysteresis Model in LTspice for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of losses measurements of ferrites for design purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barthillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Soft Magnetic Materials Conference (SMM27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle topologie de convertisseur DC/DC fonctionnant en ZVS et ZCS sur une large gamme de charges aux fréquences HF / VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du cyclage thermique d’aimants pour leur application avec les jauges électromagnétique de vitesse matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Busier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gapillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2025 - Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite integrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symphosium de Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interesting Property of the Class EF Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Transformer with Integrated Leakage Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7thIEEE Global Power, Energy and Communication Conference (GPECOM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bochum, Germany. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM65896.2025.11061939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variation analysis of a class EF inverter with a RL parallel load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et impl ́ementation d'un onduleur VHF de classe ΦX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'un modèle d'hystérésis statique dans un simulateur circuit pour l'étude des composants passifs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numelec 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP - ENSEEIHT, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Direct and Systematic Design Methodology for Sizing Class $\Phi_{2}$ Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Class Φ Inverter Under Various Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2024, Nürnberg, Germany. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux magnétiques sous champs tournants et contrainte thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symphosium de Génie Electrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory comparison of two-dimensional magnetic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Appino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Banu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de puissance à base de composants distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductor modelling in circuit-type softwares (SPICE) including Energy-based hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Davister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henrotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, CANCUN, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'un dispositif de caractérisations magnétiques 2D en température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique 2022 (JCGE 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic based hysteresis model implementation in LTspice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Davister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henrotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realisation of a test system for two-dimensional magnetic testing including temperature influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on 1&amp;2 Dimensional Magnetic Measurement and Testing (1&amp;2DM22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Medium Frequency Transformer Design Tool with Methodologies Adapted to Various Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monte Carlo, Monaco. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER48776.2020.9243104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Hysteresis modelling of FeSi GO in rolling and transverse directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low-Capacitance Planar Transformer for a 4 kW/500 kHz DAB Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Avino-Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. pp.18720757, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2019.8722279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of identification protocols of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of the energy-based vector hysteresis model on a transformer under different supply conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle fréquentiel large bande pour inductances de filtrage CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring New Solutions for Temperature Dependent Hysteresis Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IGTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paramètres d'un modèle d'hystérésis statique peuvent-ils renseigner sur la microstructure d'un matériau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a magnetic circuit component to predict magnetic waveforms and core losses in a circuit type software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'17 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8098941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Shape, Ribbon Shearing and Ribbon Width Influence on Magnetic Properties of Nanocrystalline Tape Wound Cores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of Some Manufacturing Processes On Magnetic Properties Of Nanocrystalline Cores : Core Shape, Ribbon Shearing And Ribbon Width</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Frequency Dependent Complex Permeability Into SPICE Models To Improve EMI Filters Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of static hysteresis taking into account temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance self-heating transient modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Numerical and Analytical Methods of AC Resistance Evaluation for Medium Frequency Transformers: Validation on a Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE EPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, London, ON, Canada. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEC.2015.7379938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Various Technological Manufacturing Processes on the Magnetic Properties of Nanocrystalline Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference - SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single-Phase Two-Winding Transformer Dynamic Model for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference - SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Precise Modeling for Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de matériaux et composants magnétiques sous contrainte thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Air Jets for Sorting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lappeenranta, Finland. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FPNI2014-7829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF UNSTATIONARY PULSED AIR JETS FOR SORTING OPERATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th JFPS International Symposium on Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Matsue, Japan. pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Economic Iron-Nickel-Chromium Alloys For High Sensitivity Electromagnetic Relay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waeckerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Behavior of Iron-Nickel-Chromium Alloys and Correlation with Magnetic and Physical Properties- Part A: Static Effects Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of Nanocristalline alloy cut-cores from two different manufacturers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Aviño Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Behavior of Iron-Nickel-Chromium Alloys and Correlation with Magnetic and Physical Properties-Part B: Dynamic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Ageing of Fe-based Nanocrystalline Ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a new hysteresis model in the Finite Elements method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth V. Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion: influence of the static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on magnetic hysteresis: Modeling by the Jiles-Atherton model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos Island, Greece. pp.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving reliability of magnetic mutual impedance measurement at high excitation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE I2MTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2011.5944231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of EMI filters performance by taking into account frequency-dependant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetical behaviour representation taking into account the temperature of a magnetic nanocrystalline material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion magnétique : influence du modèle d'hystérésis statique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Material Dynamic Hysteresis Modelling in Losses Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaï-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Characterization of Biological Tissues with Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lormel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.334-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification protocol for hysteresis model of magnetic materials in static and dynamic modes. Application in design software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaï-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a current sensor with a FE-tuned MEC: Parameters identification protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of temperature influence on global magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic actuator to reduce vibration sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation du modèle de diffusion incluant les mouvements des parois : un modèle simple de représentation dynamique de circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 58-61/215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits and rules of use of a dynamic flux tube model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic relay modelling: a multi physics problem. Part 2: Dynamical behavior of the relay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany. PA3-16 - p125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion about the validity domain of a simple magnetic diffusion model including wall motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasistatic hysteresis modeling with feed-forward neural networks: Influence of the last but one extreme values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft magnetic materials conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precautions for Barkhausen Noise Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft magnetic materials conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic relay modelling: a multi physics problem. Part 1: Modelling of the geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany. PA5-1 - p183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation d'un disjoncteur différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marthouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'un matériau optimal pour un capteur de courant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux du génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un capteur de courant asservi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des outils de validation pour actionneurs à grande vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codrut Visa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and original modeling of actuators: example on a switched reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of interturn defect in three phase system by studying hysteresis magnetic harmonics signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Programming : Finite elements - Magnetic Equivalent Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode originale de calcul hybride &amp;quot;éléments finis&amp;quot;-&amp;quot;réseaux de réluctances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled programming : Finite Elements - dynamical hysteresis flux tubes for non homogeneous circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Saratoga Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-VOLTAGE ELECTRICAL TRANSFORMER WITH INSULATING HOUSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3058255A1 - WO2017FR52988 20171030. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrovanne miniature rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3019615 (A1) - EP2927547 (A1) - ES2648294 (T3) -. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de signatures électriques dans un actionneur en prenant en compte les lois de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Claude Bernard - Lyon I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'apport de la modélisation des matériaux magnétiques doux aux applications du génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Universite Claude Bernard Lyon 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01154407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of electrical steels under rotationnal magnetization and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DABA4AEE"/>
+    <w:nsid w:val="E81E25D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490453v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Banu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2026.173856" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Bertolini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Faba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205409" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delaunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171680" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Grihe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3169920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168748" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170109" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wilk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Michna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13061352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2018-0535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004630" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2858743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pereira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CJECE.2016.2594118" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2221" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188828v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3846-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2330952" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285274" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2384004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174345" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Bui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2197017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2201735" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.225-239" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PQPT46SQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2165841" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.475-486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9T8HS942-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marthouret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.373-384" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VFP4ZZ3K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Goyet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.916431" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836816" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-XHTL6155-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NG2CT0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.862757" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.531-543" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-0X8M7ZR2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.77-85" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2NT5FH3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Mensouri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barthillat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471007v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Busier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gapillout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11239006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233871v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184108v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM65896.2025.11061939" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238586" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828332v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861664v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812176" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262440" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432462v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Daire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939635v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Davister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750968v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023154v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER48776.2020.9243104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284858v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076183v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demumieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avino-Salvado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722279" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063610v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875948v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899461v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875941v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8098941" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEC.2015.7379938" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187711v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065330v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chailloux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381380v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7829" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381335v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829297v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381386v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829298v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593991v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mesmin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ahmadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chazal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2011.5944231" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;-Phuong Do" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475927v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lormel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dardenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424849v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403927v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411172v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garrigues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381421v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369257v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381411v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381407v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369259v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398518v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381661v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codrut Visa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381660v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381515v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381619v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381666v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381637v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802997v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381698v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vandamme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011188v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01154407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208213v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778277v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490453v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Banu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2026.173856" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Bertolini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Faba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205409" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delaunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171680" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Grihe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3169920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168748" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wilk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Michna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13061352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2018-0535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004630" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2858743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pereira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CJECE.2016.2594118" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2221" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188828v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3846-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2330952" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285274" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2384004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174345" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Bui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2197017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2201735" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.225-239" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PQPT46SQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2165841" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.475-486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9T8HS942-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marthouret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.373-384" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VFP4ZZ3K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Goyet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.916431" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836816" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-XHTL6155-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NG2CT0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.862757" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.531-543" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-0X8M7ZR2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.77-85" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2NT5FH3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263552v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Mensouri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barthillat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471007v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Busier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gapillout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233871v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11239006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184108v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM65896.2025.11061939" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238586" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828332v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861664v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812176" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262440" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432462v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Daire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939635v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Davister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750968v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023154v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER48776.2020.9243104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284858v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076183v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demumieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avino-Salvado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722279" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063610v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875948v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899461v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875941v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8098941" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEC.2015.7379938" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187711v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065330v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chailloux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381380v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7829" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381335v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829297v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381386v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829298v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593991v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mesmin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ahmadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chazal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2011.5944231" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;-Phuong Do" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475927v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lormel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dardenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424849v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403927v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411172v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garrigues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381421v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369257v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381407v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381411v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369259v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398518v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381660v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381661v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codrut Visa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381515v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381619v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381666v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381637v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802997v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381698v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vandamme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011188v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01154407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208213v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778277v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>