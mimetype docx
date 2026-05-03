--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogate model and machine learning approaches for thermal field reconstruction from weld pool contour: application to GTA welding</w:t>
+                <w:t xml:space="preserve">Fluid flow measurements in fully penetrated 316L TIG welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaid Boutaleb</w:t>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Issam Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Welding in the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 69 (5), pp.1291-1307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40194-025-01969-9⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40194-024-01913-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559240v1</w:t>
+                <w:t xml:space="preserve">hal-04873699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid flow measurements in fully penetrated 316L TIG welding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Surrogate model and machine learning approaches for thermal field reconstruction from weld pool contour: application to GTA welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Boutaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Welding in the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 69 (5), pp.1291-1307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40194-024-01913-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40194-025-01969-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873699v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rear Weld Pool Thermal Monitoring in GTAW Process Using a Developed Two-Colour Pyrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Lemes Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -474,103 +474,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of layer addition on residual stresses of wire arc additive manufactured stainless steel specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Cambon</w:t>
+                <w:t xml:space="preserve">Issam Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -598,347 +598,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WAAM benchmark: From process parameters to thermal effects on weld pool shape, microstructure and residual stresses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Cambon</w:t>
+                <w:t xml:space="preserve">Structure and texture simulations in fusion welding processes – comparison with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengdan Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Bendaoud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104235⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.101305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778192v1</w:t>
+                <w:t xml:space="preserve">hal-03519180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and texture simulations in fusion welding processes – comparison with experimental data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">A WAAM benchmark: From process parameters to thermal effects on weld pool shape, microstructure and residual stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.101305. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.104235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519180v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper orthogonal decomposition analysis of variable temperature field during gas tungsten arc welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -998,64 +998,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical simulation of overlaid layers made with wire + arc additive manufacturing and GMAW-cold metal transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Radel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Diourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1288,51 +1288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Welding in the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1379,64 +1379,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effect of growth kinetic and nucleation law on grain structure simulation during gas tungsten arc welding of Cu-Ni plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chiocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1509,51 +1509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Radel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1639,51 +1639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thumerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1743,64 +1743,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of heat flux parameters during static gas tungsten arc welding spot under argon shielding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1841,585 +1841,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observations and measurements during solidification of CuNi weld pools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In situ experimental measurement of temperature field and surface tension during pulsed GMAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thumerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1362171815Y.0000000091⟩</w:t>
+              <w:t xml:space="preserve">Welding in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (5), pp.1021-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40194-016-0358-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320951v1</w:t>
+                <w:t xml:space="preserve">hal-01576959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ experimental measurement of temperature field and surface tension during pulsed GMAW</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In situ observations and measurements during solidification of CuNi weld pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chiocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Welding in the World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60 (5), pp.1021-1028. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40194-016-0358-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1362171815Y.0000000091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576959v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and residual stresses in Ti-6Al-4V alloy pulsed and unpulsed TIG welds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient behaviour of deposition of liquid metal droplets on a solid substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Mehdi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edward Roméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2016.01.018⟩</w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (10), pp.2283-2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-015-1742-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289332v1</w:t>
+                <w:t xml:space="preserve">hal-01576952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient behaviour of deposition of liquid metal droplets on a solid substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Chapuis</w:t>
+                <w:t xml:space="preserve">Microstructure and residual stresses in Ti-6Al-4V alloy pulsed and unpulsed TIG welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Allili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Roméro</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (10), pp.2283-2292. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231, pp.441-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00231-015-1742-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2016.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576952v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of spreading molten metal drops deposited by fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2505,51 +2505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2621,51 +2621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive strength of an unsaturated granular material during cementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2738,51 +2738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From liquid to solid bonding in cohesive granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2842,51 +2842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude micromécanique de la cohésion par la capillarité dans les milieux granulaires humides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (3), pp.279-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2920,51 +2920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the crystallization of a solute on the cohesion in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3062,51 +3062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary cohesion and mechanical strength of polydisperse granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3352,90 +3352,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamodel for thermal field : application to GTA welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaid Boutaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3460,90 +3460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning-based inverse problem solving for identifying heat input in tungsten inert gas (tig) welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaid Boutaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3581,77 +3581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of stress field with neutron diffraction of welds based on a temper bead technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3693,90 +3693,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stresses in ss316l specimens after deposition of melted filler wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Cambon</w:t>
+                <w:t xml:space="preserve">Issam Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRS 11 – The 11th International Conference on Residual Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3801,103 +3801,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of plane stress assumption on SS316L specimen with one layer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Cambon</w:t>
+                <w:t xml:space="preserve">Issam Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Mechanical Stress Evaluation by Neutron and Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3935,64 +3935,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Monte Carlo Simulation of Pulse CU30NI Bead on Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chiocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,77 +4056,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the first weld bead on strain and stress states in wire+arc additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Seminar "Numerical Analysis of Weldability"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Materials Science, Joining and Forming (IMAT), Sep 2018, Seggau, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4177,64 +4177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chiocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international conference of young scientists on welding and related technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Kyiv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4253,252 +4253,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ observation and modelling of solidification and fluid flow on GTAW process</w:t>
+                <w:t xml:space="preserve">Microstructure generation during CuNi bead on plate: comparison of experimental results and CA prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chiocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCWASP XIV: International Conference on Modeling of Casting, Welding and Advanced Solidification Processe </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Seminar Numerical Analysis of Weldability </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291616v1</w:t>
+                <w:t xml:space="preserve">hal-01320643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure generation during CuNi bead on plate: comparison of experimental results and CA prediction</w:t>
+                <w:t xml:space="preserve">In-situ observation and modelling of solidification and fluid flow on GTAW process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chiocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Soulie</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Seminar Numerical Analysis of Weldability </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MCWASP XIV: International Conference on Modeling of Casting, Welding and Advanced Solidification Processe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Hyogo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320643v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid clustering and capillary cohesion in a granular materials : Lattice Boltzmann modeling</w:t>
               </w:r>
@@ -4523,51 +4523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4592,64 +4592,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian heat flux parameters estimation during a GTAW operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4713,64 +4713,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chiocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4821,64 +4821,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chiocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4916,64 +4916,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Heat Flux Parameters : Application to GTA Static Welding Spot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5024,64 +5024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of droplet-gas interaction during GMAW process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Roméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5158,51 +5158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Discrete Element Modelling of Particulate Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5266,51 +5266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GM3 Geo-mechanics: From micro to macro, UK 9th Travelling Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5348,51 +5348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes granulaires dans l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5430,77 +5430,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat flux parameter estimation by the Levenberg-Marquardt Method: application to the Gas Tungsten Arc Welding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5551,77 +5551,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement d'une macro-goutte stationnaire en GMAW pulsée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Roméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5672,64 +5672,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behaviour of the weld pool in stationary GMAW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Roméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5793,51 +5793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive strength of an unsaturated granular material during cementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5901,51 +5901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des oscillations du bain de fusion en GTAW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6009,51 +6009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical model for transition from liquid to solid bonding in cohesive granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6098,152 +6098,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de mesures multi-physiques en soudage à l'arc sous flux gazeux</w:t>
+                <w:t xml:space="preserve">Apparition du phénomène de humping en soudage grande vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Séminaire de la commission "Simulation Numérique du Soudage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.13-16</w:t>
+              <w:t xml:space="preserve">Workshop Manufacturing 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563127v1</w:t>
+                <w:t xml:space="preserve">hal-00583985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de distorsions induites en soudage</w:t>
               </w:r>
@@ -6255,51 +6238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,178 +6327,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparition du phénomène de humping en soudage grande vitesse</w:t>
+                <w:t xml:space="preserve">Une méthode de mesures multi-physiques en soudage à l'arc sous flux gazeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Manufacturing 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cachan, France</w:t>
+              <w:t xml:space="preserve">7ème Séminaire de la commission "Simulation Numérique du Soudage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583985v1</w:t>
+                <w:t xml:space="preserve">hal-00563127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale et numérique de la résistance mécanique d'un matériau granulaire en cours de cimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6789,252 +6789,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la cohésion par capillarité sur la résistance à la compression d'un matériau granulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Soulie</w:t>
+                <w:t xml:space="preserve">Influence of water content on the mechanical behavior of granular assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Saix</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lagrange "Modélisation des intéractions multi-corps"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stuttgart, Germany. pp.599-603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/NOE0415383486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562571v1</w:t>
+                <w:t xml:space="preserve">hal-00563132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water content on the mechanical behavior of granular assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Soulié</w:t>
+                <w:t xml:space="preserve">Influence de la cohésion par capillarité sur la résistance à la compression d'un matériau granulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Saix</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Lagrange "Modélisation des intéractions multi-corps"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/NOE0415383486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00563132v1</w:t>
+                <w:t xml:space="preserve">hal-00562571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique des grains en poche</w:t>
               </w:r>
@@ -7199,51 +7199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Nicot et R. Wan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromechanics of Failure in Granular Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Iste, pp.37, 2009, 1-84821-128-7</w:t>
@@ -7272,51 +7272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary cohesive local force - Modelling and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7425,103 +7425,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations in-situ des mouvements du bain de fusion et des mécanismes de solidification au cours de ligne de fusion TIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire de Mécanique et Génie Civil. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7579,51 +7579,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohésion par capillarité et comportement mécanique de milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7682,51 +7682,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces, capillarité et mouillage dans les assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Montpellier, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7913,51 +7913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Boutaleb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bendaoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-01969-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-024-01913-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Lemes Jorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14080937" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cambon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabeza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengdan Xue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101305" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Boutin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wimpory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-020-00951-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Radel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diourte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chiocca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-018-0673-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-019-00717-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.558-569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thumerel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.12.031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Unnikrishnakurup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1362171815Y.0000000091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-016-0358-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mehdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Badji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allili" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bradai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2016.01.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rom&#233;ro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1742-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.02.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G0M82T0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.06.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2008.9693014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.01.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TKQDBWQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10076-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NC3QDC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.476" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMBRNTDT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanpierre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deveaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jubin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684666v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cabeza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954354v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218728v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688547v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807970v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563129v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563132v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562588v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8_17" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01939658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bendaoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-024-01913-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Boutaleb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-01969-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Lemes Jorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14080937" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cambon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabeza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengdan Xue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101305" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104235" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Boutin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wimpory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-020-00951-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Radel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diourte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chiocca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-018-0673-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-019-00717-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.558-569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thumerel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.12.031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Unnikrishnakurup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-016-0358-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1362171815Y.0000000091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rom&#233;ro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1742-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mehdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Badji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bradai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2016.01.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.02.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G0M82T0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.06.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2008.9693014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.01.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TKQDBWQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10076-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NC3QDC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.476" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMBRNTDT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanpierre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deveaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jubin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684666v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cabeza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954354v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218728v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688547v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807970v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563129v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562588v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8_17" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01939658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>