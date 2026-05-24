--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2473,390 +2473,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM and experimental analysis of the water retention curve in polydisperse granular media</w:t>
+                <w:t xml:space="preserve">Compressive strength of an unsaturated granular material during cementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Soulié</w:t>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (208), pp.296-300. </w:t>
+              <w:t xml:space="preserve">, 2011, 208 (2), pp.308-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691852v1</w:t>
+                <w:t xml:space="preserve">hal-00687592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive strength of an unsaturated granular material during cementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From liquid to solid bonding in cohesive granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Soulié</w:t>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.021⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (10), pp.529-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687592v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From liquid to solid bonding in cohesive granular media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEM and experimental analysis of the water retention curve in polydisperse granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (208), pp.296-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.06.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459996v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude micromécanique de la cohésion par la capillarité dans les milieux granulaires humides</w:t>
               </w:r>
@@ -2933,64 +2933,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the crystallization of a solute on the cohesion in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,285 +3056,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary cohesion and mechanical strength of polydisperse granular materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Influence of liquid bridges on the mechanical behaviour of polydisperse granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Saix</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10076-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (3), pp.213-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563130v1</w:t>
+                <w:t xml:space="preserve">hal-00563133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of liquid bridges on the mechanical behaviour of polydisperse granular materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Soulie</w:t>
+                <w:t xml:space="preserve">Capillary cohesion and mechanical strength of polydisperse granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Saix</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30 (3), pp.213-228. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (4), pp.349-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10076-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563133v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3346,51 +3346,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodel for thermal field : application to GTA welding</w:t>
+                <w:t xml:space="preserve">Machine learning-based inverse problem solving for identifying heat input in tungsten inert gas (tig) welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaid Boutaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Bendaoud</w:t>
@@ -3408,306 +3408,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713864v1</w:t>
+                <w:t xml:space="preserve">hal-04803320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based inverse problem solving for identifying heat input in tungsten inert gas (tig) welding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Issam Bendaoud</w:t>
+                <w:t xml:space="preserve">Investigation of stress field with neutron diffraction of welds based on a temper bead technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803320v1</w:t>
+                <w:t xml:space="preserve">hal-04713871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of stress field with neutron diffraction of welds based on a temper bead technique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeanpierre</w:t>
+                <w:t xml:space="preserve">Metamodel for thermal field : application to GTA welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Boutaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713871v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stresses in ss316l specimens after deposition of melted filler wire</w:t>
               </w:r>
@@ -3916,256 +3916,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Monte Carlo Simulation of Pulse CU30NI Bead on Plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chiocca</w:t>
+                <w:t xml:space="preserve">Influence of the first weld bead on strain and stress states in wire+arc additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Seminar "Numerical Analysis of Weldability"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Graz, Austria</w:t>
+              <w:t xml:space="preserve">The 12th International Seminar "Numerical Analysis of Weldability"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Materials Science, Joining and Forming (IMAT), Sep 2018, Seggau, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987496v1</w:t>
+                <w:t xml:space="preserve">hal-01954354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the first weld bead on strain and stress states in wire+arc additive manufacturing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
+                <w:t xml:space="preserve">Kinetic Monte Carlo Simulation of Pulse CU30NI Bead on Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chiocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Seminar "Numerical Analysis of Weldability"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Materials Science, Joining and Forming (IMAT), Sep 2018, Seggau, Austria</w:t>
+              <w:t xml:space="preserve">12th International Seminar "Numerical Analysis of Weldability"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954354v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on solidification and fluid flows during GTA welding with in-situ observations</w:t>
               </w:r>
@@ -4478,151 +4478,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid clustering and capillary cohesion in a granular materials : Lattice Boltzmann modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Soudage TIG statique : étude in situ des écoulements et de la solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chiocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844221v1</w:t>
+                <w:t xml:space="preserve">hal-01218708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian heat flux parameters estimation during a GTAW operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4651,165 +4651,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Inverse problems in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soudage TIG statique : étude in situ des écoulements et de la solidification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+                <w:t xml:space="preserve">Liquid clustering and capillary cohesion in a granular materials : Lattice Boltzmann modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218708v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of fluid flow and solidification during GTA welding</w:t>
               </w:r>
@@ -5119,77 +5119,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Bolzmann modelling of liquid-gas phase changes in a granular material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5227,77 +5227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of liquid equilibrium states in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5335,77 +5335,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes granulaires dans l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème Congrès de l'Union des Professeurs de Physique et Chimie (UdPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5774,312 +5774,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive strength of an unsaturated granular material during cementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Caractérisation des oscillations du bain de fusion en GTAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aussois, France. pp.Id. 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844278v1</w:t>
+                <w:t xml:space="preserve">hal-00563125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des oscillations du bain de fusion en GTAW</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Chapuis</w:t>
+                <w:t xml:space="preserve">Compressive strength of an unsaturated granular material during cementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fras</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Aussois, France. pp.Id. 45</w:t>
+              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563125v1</w:t>
+                <w:t xml:space="preserve">hal-00844278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical model for transition from liquid to solid bonding in cohesive granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Soulié</w:t>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and grains 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.893-896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6458,90 +6458,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale et numérique de la résistance mécanique d'un matériau granulaire en cours de cimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Soulié</w:t>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sciences et Technologie des Poudres et Matériaux Frittés 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6579,77 +6579,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of capillary and cemented bonds on the strength of unsaturated sands in &amp;quot;Experimental unsaturated soil mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Mechanics of Unsaturated Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Weimar, Germany. pp.185-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6687,90 +6687,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la capillarité à la cimentation dans les sols granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Rencontres de Génie Civil "Construire : les nouveaux défis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, La Grande Motte, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6808,51 +6808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water content on the mechanical behavior of granular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6925,77 +6925,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la cohésion par capillarité sur la résistance à la compression d'un matériau granulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Lagrange "Modélisation des intéractions multi-corps"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7033,77 +7033,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique des grains en poche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition organisée pour l'Année Mondiale de la Physique comprenant 6 ateliers (effet Jansen, ségratation, mélanges, chaînes de forces, grains vus de près, bâton collé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7160,77 +7160,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary cohesion of wet granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7285,51 +7285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary cohesive local force - Modelling and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7913,51 +7913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bendaoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-024-01913-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Boutaleb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-01969-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Lemes Jorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14080937" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cambon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabeza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengdan Xue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101305" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104235" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Boutin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wimpory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-020-00951-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Radel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diourte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chiocca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-018-0673-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-019-00717-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.558-569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thumerel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.12.031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Unnikrishnakurup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-016-0358-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1362171815Y.0000000091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rom&#233;ro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1742-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mehdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Badji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bradai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2016.01.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.02.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G0M82T0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.06.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2008.9693014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.01.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TKQDBWQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10076-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NC3QDC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.476" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMBRNTDT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanpierre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deveaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jubin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684666v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cabeza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954354v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218728v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688547v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807970v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563129v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562588v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8_17" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01939658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bendaoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-024-01913-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Boutaleb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-01969-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Lemes Jorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14080937" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cambon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabeza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengdan Xue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101305" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104235" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Boutin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wimpory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-020-00951-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Radel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diourte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chiocca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-018-0673-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-019-00717-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.558-569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thumerel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.12.031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Unnikrishnakurup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-016-0358-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1362171815Y.0000000091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rom&#233;ro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1742-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mehdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Badji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bradai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2016.01.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.02.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459996v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.06.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G0M82T0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2008.9693014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.01.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TKQDBWQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.476" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMBRNTDT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10076-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NC3QDC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanpierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deveaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jubin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684666v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cabeza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218708v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844221v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218728v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688547v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807970v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563129v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562588v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8_17" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01939658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>