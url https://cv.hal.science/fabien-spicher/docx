--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Spicher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-spicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9999-955X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYT-8953-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understory plant indicator values poorly perform at monitoring temporal changes in French forest soil chemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Ribémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Le Roncé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 182, pp.114490. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the invasion of forests by Rhododendron ponticum disrupt the transformation of carbon in soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (2), pp.43. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-025-03745-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric equations underestimate woody volumes of large solitary trees outside forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Verhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Thomaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 109, pp.128839. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative effects of forest edges and canopy opening on moth communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vangansbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr Mestdagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 585, pp.122661. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using total abundance as a proxy for wild bee species richness: A practical tool for non‐experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gazzea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Báldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (11), pp.3065-3077. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Effects of Weather and Forest Structure on Microclimate Buffering in European Deciduous Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Sanczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vangansbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (12), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative effects of forest edges and canopy opening on moth communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vangansbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr Mestdagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 585, pp.122661. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric equations underestimate woody volumes of large solitary trees outside forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Verhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Thomaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.128839. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The affinity of vascular plants and bryophytes to forest microclimate buffering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vanderpoorten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113 (1), pp.22-38. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimate of large solitary trees along rural-to-urban gradients across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Thomaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 370, pp.110585. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait variation of an emblematic saproxylic beetle along rural‐to‐urban gradients across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in insect herbivory across an urbanization gradient: the role of abiotic factors and leaf secondary metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Thomaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.109056. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.109056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological indicator values of understorey plants perform poorly to infer forest microclimate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vanderpoorten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (2), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using warming tolerances to predict understory plant responses to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Sanczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mercedes Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Selvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.e17064. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microclimat forestier, un rempart efficace face au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait–micro‐environment relationships of forest herb communities across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Bollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.286-302. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban ecology of Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Eslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.983-2004. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-024-01554-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistically mapping near-surface temperature in the understory of temperate forests: A validation of the microclima R package against empirical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Brusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 346, pp.109894. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.109894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in insect herbivory across an urbanization gradient: the role of abiotic factors and leaf secondary metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Thomaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 215, pp.109056. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.109056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs in biodiversity and ecosystem services between edges and interiors in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel de Lombaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.880-887. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02335-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited effects of population age on the genetic structure of spatially isolated forest herb populations in temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Till Feigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Holzhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Kramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimate, an important part of ecology and biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kemppinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lembrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jofre Carnicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Isabelle Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (6), pp.245-261. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of experimental warming at the microhabitat scale on oak leaf traits and insect herbivory across a contrasting environmental gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Abdala-Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Lago-Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.e10353. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient‐demanding and thermophilous plants dominate urban forest‐edge vegetation across temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Calders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (1), pp.e13236. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urban heat island accelerates litter decomposition through microclimatic warming in temperate urban forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel de Lombaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Diekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.909-926. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-023-01486-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitable or not? decoding generalist aphid preferences and performances for alien plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denoirjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-024-03509-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of alkaline amendment sources (slash and burn versus marling) for cereal crops grown in the North of France: a multiple isotope approach (87Sr/86Sr, δ44/40Ca, δ88/86Sr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-D. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoang Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100390. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2023.100390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForestClim —Bioclimatic variables for microclimate temperatures of European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Haesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lembrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (11), pp.2886-2892. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splitting Nitrogen Fertilization Is More Important than Nitrogen Level When Mixed Wheat Varieties Are Cultivated in a Conservation Agriculture System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Kerbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.1295. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy13051295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early response of herbaceous vegetation to Rhododendron ponticum subsp. baeticum invasion in European Atlantic forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kichey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimate and forest density drive plant population dynamics under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Sanczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel de Lombaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miska Luoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), pp.840-847. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-023-01744-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban forest microclimates across temperate Europe are shaped by deep edge effects and forest structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Calders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Caluwaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 341, pp.109632. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne LiDAR to map forest microclimate temperature buffering or amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 298 (1), pp.113820. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the invasive Rhododendron ponticum L. an emergent threat to mainland Atlantic forests? A population dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kichey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Closset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 549, pp.121463. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope and equilibrium: A parsimonious and flexible approach to model microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Greiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael B Ashcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (3), pp.885-897. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.14048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global maps of soil temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lembrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van den Hoogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ashcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (9), pp.3110-3144. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial oak regeneration responses to experimental warming along microclimatic and macroclimatic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Sanczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plb.13412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest understorey communities respond strongly to light in interaction with forest structure, but not to microclimate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Sanczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel de Lombaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (1), pp.219-235. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des chênes pédonculé et sessile sur deux sols à engorgement temporaire en Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Croizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil seed bank responses to edge effects in temperate European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gasperini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Bollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (9), pp.1877-1893. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to biodiversity proxies of biological control service in European farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 822, pp.153569. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil compaction and rutting in managed forests through an airborne LiDAR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (5), pp.1558-1569. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.4553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale environmental variation modulates plant defence syndromes of understorey plants in deciduous forests of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Sanczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1), pp.205-219. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimatic edge-to-interior gradients of European deciduous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Bollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.108699. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic, phylogenetic and functional diversity of understorey plants respond differently to environmental conditions in European forest edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Sanczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (7), pp.2629-2648. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical continuity and spatial connectivity ensure hedgerows are effective corridors for forest plants: Evidence from the species–time–area relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet‐moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (1), pp.e12845. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForestTemp - Sub-canopy microclimate temperatures of European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Haesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas J. Lembrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (23), pp.6307-6319. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating crop parameters using Sentinel-1 and 2 datasets and geospatial field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.107408. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to habitat fragmentation across European landscapes in three temperate forest herbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Naaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Till Feigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (10), pp.2831-2848. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01292-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.1474-1487. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of carbon stocks in forest edges across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Haesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 759, pp.143497. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variation of forest edges across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Calders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Bollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.117929. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest fragmentation shapes the alpha–gamma relationship in plant diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Wasof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Sentinel-1 & 2 time series for predicting wheat and rapeseed phenological stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.231-256. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct seeding associated with a mixture of winter cover crops decreases weed abundance while increasing cash-crop yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.104622. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2020.104622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting microclimates among hedgerows and woodlands across temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 281, pp.107818. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge influence on understorey plant communities depends on forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Bollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (2), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In winter wheat (Triticum aestivum L.), no-till improves photosynthetic nitrogen and water use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tétu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crop Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 23 (1), pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical recovery of forest soil after compaction by heavy machines, revealed by penetration resistance over multiple decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 449, pp.117472 -. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal drivers of understorey temperature buffering in temperate deciduous forests across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zellweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybryn Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (12), pp.1774-1786. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops in arable lands increase functional complementarity and redundancy of bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Kheirbeik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (3), pp.651-664. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small forest patches as pollinator habitat: oases in an agricultural desert?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Smagghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Meeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.487-501. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00782-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus effects on plant quality and vector behavior are species specific and do not depend on host physiological phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry E. Mauck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bamiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (2), pp.791-804. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-019-01082-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What deep-soil profiles can teach us on deep-time pH dynamics after land use change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (9), pp.2951-2961. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant virus infection influences bottom-up regulation of a plant-aphid-parasitoid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (1), pp.361-372. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-017-0911-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer and relocation errors matter in resurveys of historical vegetation plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bažány</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Chećko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markéta Chudomelová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Closset-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (5), pp.812-823. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does nitrogen fertilization history affects short-term microbial responses and chemical properties of soils submitted to different glyphosate concentrations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0178342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of bacterial communities to Pb smelter pollution in contrasting soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605-606, pp.436-444. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter les itinéraires sylvicoles pour atténuer les effets du changement climatique. Résultats pour la chênaie sessiliflore française à partir des réseaux d’expérimentations sylvicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (1), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework to model the potential and realized distributions of invasive species within the invaded range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Garzón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Skowronek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raf Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (7), pp.806-819. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops prevent the deleterious effect of nitrogen fertilisation on bacterial diversity by maintaining the carbon content of ploughed soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 281, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional response of soil microbial communities to tillage, cover crops and nitrogen fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakov Kuzyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.147-155. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sapin pectiné en peuplement mélangé est moins sensible à la sécheresse qu’en peuplement pur. Une étude dans le massif Vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina E. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ozone on stomatal responses to environmental parameters (blue light, red light, CO2 and vapour pressure deficit) in three Populus deltoides × Populus nigra genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 173, pp.85-96. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations croissance du chêne pédonculé et climat sur deux types de sol à nappe temporaire en lorraine (rédoxisol acide et pélosol différencié)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (4), pp.411-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the ground to the roof: 3D microclimate modelling in a tropical forest and its consequences for epiphytic bryophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxiang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 3D microclimate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SoilTemp, Feb 2026, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vieilles forêts, un refuge pour la biodiversité dans un contexte de changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vanderpoorten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of epiphytic bryophyte communities through the lens of a spatially-explicit microclimatic model in SE Asian sky trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Collart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thing Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of sensors and intercalibrations: The need for standardized protocols and consequences on microclimate studies relying on low-cost temperature sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microclimate Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lands afforested since millenia store more carbon in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pedelaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the wheat and rapeseed vegetation structure in space and time from local to landscape scale using Sentinel-1 and 2 time series and their use in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE, Jul 2019, Milan, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Sentinel-1 and -2 time series to derive crop phenology and biomass of wheat and rapeseed: northen France and Brittany case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.2, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2533132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical soil evolution of microbial biomass over a deforestation & culture chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience physique et biologique des sols après compaction par les engins forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2C2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, 2018, Amiens (Somme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and physical recovery of forest soils after compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What penetration resistance says about resilience of forest sandy soil after compaction by harvesting machines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd International Scientific Conference of LAAS “Research and Science in the Service of Humanity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fanar, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité temporelle, résilience et dynamique des métacommunautés forestières : apports possibles de la polémoécologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Closset-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives du CNRS-INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a permanent cover on the soil microbial biodiversity in a conventional agrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPoll: Microbial communities in agricultural soils, impact of trace-element pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Condorcet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorect, Jul 2016, Gembloux, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défrichement et agriculture vs afforestation des champs : Quelles dynamiques séculaires d’alcalinisation et d’acidification pour les luvisols sur lœss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES et Université de Louvain-la-Neuve, 2016, Louvain-La-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. New Phytologist Symposium. Stomata 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detoxification capacity of poplar exposed to ozone: intraspecific variability of three Populus x euramericana genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Allah Dghim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone, climate change and forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant cover preserves the functional diversity of N-fertilization sorted soil bacterial communities in ploughing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tetu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Scientific Conference LAAS « Research and Science in the Service of Humanity »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Beirut, Lebanon. 2017, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18239.89763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPoll – Communautés microbiennes de sols agricoles et relations avec la contamination par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Amiens, France. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13014.86085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologically intensive agriculture reduces bacterial communities simplification induced by intensive agriculture use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tétu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Thünen Symposium on Soil Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Braunschweig, Germany. 2016, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27738.54721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paramètres physico-chimiques et microbiologiques des luvisols loessiques après défrichement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS 4 : Traits Ecologiques et Biologiques des organismes des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31111.16804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct responses to ozone of stomata in three poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests. IUFRO 2015 International congress.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France. 2015, IUFRO International Congress GreenInUrbs &amp; IUFRO RG 7.01. Global Challenges of Air Pollution and Climate Change to Forests. 1-5 June 2015, Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone effects on primary metabolism in three poplar genotypes differing in sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Keski-Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Keinanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kontunen Soppela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Invasive Rhododendron Ponticum L. An Emergent Threat to Mainland Atlantic Forests? A Population Dynamics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kichey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Closset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs of biodiversity and ecosystem services in European forest edges vs interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel de Lombaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'évolution du stock d'eau disponible pour la végétation des sols forestiers lorrains, dans un contexte de changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech, Nancy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId404"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Spicher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-spicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9999-955X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYT-8953-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understory plant indicator values poorly perform at monitoring temporal changes in French forest soil chemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Ribémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Le Roncé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 182, pp.114490. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial lidar versus field surveys to assess microclimate temperature buffering in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Terschanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Bonigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 615, pp.123837. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2026.123837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the invasion of forests by Rhododendron ponticum disrupt the transformation of carbon in soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (2), pp.43. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-025-03745-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using total abundance as a proxy for wild bee species richness: A practical tool for non‐experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gazzea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Báldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (11), pp.3065-3077. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Effects of Weather and Forest Structure on Microclimate Buffering in European Deciduous Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Sanczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vangansbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (12), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric equations underestimate woody volumes of large solitary trees outside forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Verhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Thomaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 109, pp.128839. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative effects of forest edges and canopy opening on moth communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vangansbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr Mestdagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 585, pp.122661. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative effects of forest edges and canopy opening on moth communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vangansbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr Mestdagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 585, pp.122661. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric equations underestimate woody volumes of large solitary trees outside forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Verhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Thomaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.128839. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The affinity of vascular plants and bryophytes to forest microclimate buffering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vanderpoorten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113 (1), pp.22-38. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait variation of an emblematic saproxylic beetle along rural‐to‐urban gradients across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimate of large solitary trees along rural-to-urban gradients across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Thomaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 370, pp.110585. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in insect herbivory across an urbanization gradient: the role of abiotic factors and leaf secondary metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Thomaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.109056. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.109056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological indicator values of understorey plants perform poorly to infer forest microclimate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vanderpoorten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (2), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in insect herbivory across an urbanization gradient: the role of abiotic factors and leaf secondary metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Thomaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 215, pp.109056. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.109056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs in biodiversity and ecosystem services between edges and interiors in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel de Lombaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.880-887. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02335-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited effects of population age on the genetic structure of spatially isolated forest herb populations in temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Till Feigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Holzhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Kramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait–micro‐environment relationships of forest herb communities across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Bollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.286-302. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microclimat forestier, un rempart efficace face au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistically mapping near-surface temperature in the understory of temperate forests: A validation of the microclima R package against empirical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Brusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 346, pp.109894. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.109894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban ecology of Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Eslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.983-2004. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-024-01554-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using warming tolerances to predict understory plant responses to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Sanczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mercedes Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Selvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.e17064. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of experimental warming at the microhabitat scale on oak leaf traits and insect herbivory across a contrasting environmental gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Abdala-Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Lago-Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.e10353. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimate, an important part of ecology and biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kemppinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lembrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jofre Carnicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Isabelle Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (6), pp.245-261. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urban heat island accelerates litter decomposition through microclimatic warming in temperate urban forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel de Lombaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Diekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.909-926. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-023-01486-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient‐demanding and thermophilous plants dominate urban forest‐edge vegetation across temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Calders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (1), pp.e13236. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitable or not? decoding generalist aphid preferences and performances for alien plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denoirjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-024-03509-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of alkaline amendment sources (slash and burn versus marling) for cereal crops grown in the North of France: a multiple isotope approach (87Sr/86Sr, δ44/40Ca, δ88/86Sr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-D. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoang Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100390. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2023.100390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForestClim —Bioclimatic variables for microclimate temperatures of European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Haesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lembrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (11), pp.2886-2892. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splitting Nitrogen Fertilization Is More Important than Nitrogen Level When Mixed Wheat Varieties Are Cultivated in a Conservation Agriculture System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Kerbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.1295. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy13051295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne LiDAR to map forest microclimate temperature buffering or amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 298 (1), pp.113820. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the invasive Rhododendron ponticum L. an emergent threat to mainland Atlantic forests? A population dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kichey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Closset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 549, pp.121463. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimate and forest density drive plant population dynamics under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Sanczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel de Lombaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miska Luoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), pp.840-847. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-023-01744-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban forest microclimates across temperate Europe are shaped by deep edge effects and forest structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Calders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Caluwaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 341, pp.109632. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early response of herbaceous vegetation to Rhododendron ponticum subsp. baeticum invasion in European Atlantic forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kichey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope and equilibrium: A parsimonious and flexible approach to model microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Greiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael B Ashcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (3), pp.885-897. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.14048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global maps of soil temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lembrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van den Hoogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ashcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (9), pp.3110-3144. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des chênes pédonculé et sessile sur deux sols à engorgement temporaire en Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Croizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil seed bank responses to edge effects in temperate European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gasperini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Bollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (9), pp.1877-1893. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to biodiversity proxies of biological control service in European farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 822, pp.153569. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial oak regeneration responses to experimental warming along microclimatic and macroclimatic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Sanczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plb.13412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest understorey communities respond strongly to light in interaction with forest structure, but not to microclimate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Sanczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel de Lombaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (1), pp.219-235. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil compaction and rutting in managed forests through an airborne LiDAR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (5), pp.1558-1569. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.4553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale environmental variation modulates plant defence syndromes of understorey plants in deciduous forests of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Sanczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1), pp.205-219. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimatic edge-to-interior gradients of European deciduous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Bollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.108699. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating crop parameters using Sentinel-1 and 2 datasets and geospatial field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.107408. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic, phylogenetic and functional diversity of understorey plants respond differently to environmental conditions in European forest edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Sanczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (7), pp.2629-2648. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForestTemp - Sub-canopy microclimate temperatures of European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Haesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas J. Lembrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (23), pp.6307-6319. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical continuity and spatial connectivity ensure hedgerows are effective corridors for forest plants: Evidence from the species–time–area relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet‐moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (1), pp.e12845. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of carbon stocks in forest edges across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Haesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 759, pp.143497. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.1474-1487. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to habitat fragmentation across European landscapes in three temperate forest herbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Naaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Till Feigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (10), pp.2831-2848. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01292-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting microclimates among hedgerows and woodlands across temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 281, pp.107818. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Sentinel-1 & 2 time series for predicting wheat and rapeseed phenological stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.231-256. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct seeding associated with a mixture of winter cover crops decreases weed abundance while increasing cash-crop yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.104622. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2020.104622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variation of forest edges across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Calders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Bollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.117929. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest fragmentation shapes the alpha–gamma relationship in plant diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Wasof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge influence on understorey plant communities depends on forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Bollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (2), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In winter wheat (Triticum aestivum L.), no-till improves photosynthetic nitrogen and water use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tétu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crop Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 23 (1), pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical recovery of forest soil after compaction by heavy machines, revealed by penetration resistance over multiple decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 449, pp.117472 -. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small forest patches as pollinator habitat: oases in an agricultural desert?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Smagghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Meeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.487-501. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00782-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops in arable lands increase functional complementarity and redundancy of bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Kheirbeik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (3), pp.651-664. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal drivers of understorey temperature buffering in temperate deciduous forests across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zellweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybryn Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (12), pp.1774-1786. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus effects on plant quality and vector behavior are species specific and do not depend on host physiological phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry E. Mauck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bamiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (2), pp.791-804. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-019-01082-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant virus infection influences bottom-up regulation of a plant-aphid-parasitoid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (1), pp.361-372. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-017-0911-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What deep-soil profiles can teach us on deep-time pH dynamics after land use change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (9), pp.2951-2961. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer and relocation errors matter in resurveys of historical vegetation plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bažány</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Chećko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markéta Chudomelová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Closset-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (5), pp.812-823. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does nitrogen fertilization history affects short-term microbial responses and chemical properties of soils submitted to different glyphosate concentrations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0178342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of bacterial communities to Pb smelter pollution in contrasting soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605-606, pp.436-444. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter les itinéraires sylvicoles pour atténuer les effets du changement climatique. Résultats pour la chênaie sessiliflore française à partir des réseaux d’expérimentations sylvicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (1), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework to model the potential and realized distributions of invasive species within the invaded range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Garzón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Skowronek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raf Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (7), pp.806-819. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional response of soil microbial communities to tillage, cover crops and nitrogen fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakov Kuzyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.147-155. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops prevent the deleterious effect of nitrogen fertilisation on bacterial diversity by maintaining the carbon content of ploughed soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 281, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sapin pectiné en peuplement mélangé est moins sensible à la sécheresse qu’en peuplement pur. Une étude dans le massif Vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina E. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ozone on stomatal responses to environmental parameters (blue light, red light, CO2 and vapour pressure deficit) in three Populus deltoides × Populus nigra genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 173, pp.85-96. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations croissance du chêne pédonculé et climat sur deux types de sol à nappe temporaire en lorraine (rédoxisol acide et pélosol différencié)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (4), pp.411-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the ground to the roof: 3D microclimate modelling in a tropical forest and its consequences for epiphytic bryophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxiang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 3D microclimate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SoilTemp, Feb 2026, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vieilles forêts, un refuge pour la biodiversité dans un contexte de changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vanderpoorten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of epiphytic bryophyte communities through the lens of a spatially-explicit microclimatic model in SE Asian sky trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Collart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thing Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of sensors and intercalibrations: The need for standardized protocols and consequences on microclimate studies relying on low-cost temperature sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microclimate Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lands afforested since millenia store more carbon in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pedelaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the wheat and rapeseed vegetation structure in space and time from local to landscape scale using Sentinel-1 and 2 time series and their use in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE, Jul 2019, Milan, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Sentinel-1 and -2 time series to derive crop phenology and biomass of wheat and rapeseed: northen France and Brittany case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.2, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2533132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and physical recovery of forest soils after compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience physique et biologique des sols après compaction par les engins forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2C2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, 2018, Amiens (Somme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical soil evolution of microbial biomass over a deforestation & culture chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What penetration resistance says about resilience of forest sandy soil after compaction by harvesting machines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd International Scientific Conference of LAAS “Research and Science in the Service of Humanity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fanar, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité temporelle, résilience et dynamique des métacommunautés forestières : apports possibles de la polémoécologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Closset-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives du CNRS-INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPoll: Microbial communities in agricultural soils, impact of trace-element pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Condorcet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorect, Jul 2016, Gembloux, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a permanent cover on the soil microbial biodiversity in a conventional agrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défrichement et agriculture vs afforestation des champs : Quelles dynamiques séculaires d’alcalinisation et d’acidification pour les luvisols sur lœss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES et Université de Louvain-la-Neuve, 2016, Louvain-La-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. New Phytologist Symposium. Stomata 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detoxification capacity of poplar exposed to ozone: intraspecific variability of three Populus x euramericana genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Allah Dghim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone, climate change and forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant cover preserves the functional diversity of N-fertilization sorted soil bacterial communities in ploughing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tetu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Scientific Conference LAAS « Research and Science in the Service of Humanity »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Beirut, Lebanon. 2017, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18239.89763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPoll – Communautés microbiennes de sols agricoles et relations avec la contamination par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Amiens, France. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13014.86085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologically intensive agriculture reduces bacterial communities simplification induced by intensive agriculture use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tétu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Thünen Symposium on Soil Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Braunschweig, Germany. 2016, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27738.54721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct responses to ozone of stomata in three poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests. IUFRO 2015 International congress.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France. 2015, IUFRO International Congress GreenInUrbs &amp; IUFRO RG 7.01. Global Challenges of Air Pollution and Climate Change to Forests. 1-5 June 2015, Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paramètres physico-chimiques et microbiologiques des luvisols loessiques après défrichement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS 4 : Traits Ecologiques et Biologiques des organismes des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31111.16804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone effects on primary metabolism in three poplar genotypes differing in sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Keski-Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Keinanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kontunen Soppela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Invasive Rhododendron Ponticum L. An Emergent Threat to Mainland Atlantic Forests? A Population Dynamics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kichey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Closset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs of biodiversity and ecosystem services in European forest edges vs interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel de Lombaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meeussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'évolution du stock d'eau disponible pour la végétation des sols forestiers lorrains, dans un contexte de changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech, Nancy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId409"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="499B8AAB"/>
+    <w:nsid w:val="FE72DF6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-spicher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9999-955X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DYT-8953-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05497160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Jeune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03745-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05357849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Moeys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van den Bossche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Verhelst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thomaes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04998947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vangansbeke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyr Mestdagh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Govaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meeussen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122661" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gazzea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;ldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70167" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Sanczuk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Pauw" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vanneste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70634" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05357969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14425" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110585" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04675560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vital" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13241" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Caron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Selvi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17064" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557176v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Bollmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13789" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01554-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brusse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.109894" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05356621v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486632v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Depauw" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel de Lombaerde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02335-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04484116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Till Feigs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Holzhauer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Kramp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10971" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala-Roberts" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lago-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10353" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04761472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Calders" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cousins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13236" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Diekmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-023-01486-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862452v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hebert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denoirjean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03509-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04146119v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-D. Schmitt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoang Trinh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gangloff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Matterne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spicher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100390" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04089003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Haesen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16678" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Allart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Almoussawi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Kerbey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13051295" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176895v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casati" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12734" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miska Luoto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01744-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Caluwaerts" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A.O. Cousins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109632" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04240573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121463" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023168v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greiser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Ashcroft" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14048" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13412" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03614153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17803" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456551v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daviller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pires" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Croizier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012744v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gasperini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13568" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555298v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153569" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007808v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4553" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363241v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13216" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03614154v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Brunet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108699" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362851v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13671" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet&#8208;moron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12845" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03614155v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas J. Lembrechts" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15892" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mercier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denize" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107408" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362980v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Naaf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01292-w" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143497" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997576v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117929" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357063v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12817" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520012v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.03.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997781v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dupont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104622" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357017v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107818" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999028v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12844" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374857v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazzar Habbib" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T&#233;tu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487298v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117472" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybryn Maes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12991" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616524v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Kheirbeik" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobaissi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13307" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616526v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Smagghe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Meeus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00782-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry E. Mauck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bogaert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bamiere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01082-z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356959v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3065" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02020949v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0911-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356942v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ba&#382;&#225;ny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Che&#263;ko" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Chudomelov&#225;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12673" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616028v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nivelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verzeaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chabot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178342" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604416v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R. Schneider" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.159" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447438v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62970" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666379v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Garz&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ewald" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skowronek" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12566" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641219v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.035" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616029v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Kuzyakov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.08.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D482C4T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599210v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gomez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195013v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557187v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Shen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxiang Lin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Song" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557179v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581874v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Collart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thing Shen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476089v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gril" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mahier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Demailly" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marrec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686672v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pedelaborde" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174768v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384391v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Baudry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533132" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687279v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472594v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687296v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buridant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687313v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687332v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Closset-Kopp" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279595v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986633v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Duclercq" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472609v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747174v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Allah Dghim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278018v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobeissi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tetu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18239.89763" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278575v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13014.86085" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278094v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27738.54721" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278496v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leclercq" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teissi&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31111.16804" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269115v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Keski-Saari" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Keinanen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04213990v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04522049v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-spicher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9999-955X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DYT-8953-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05610596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Terschanski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bonigen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Havet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2026.123837" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05497160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Jeune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03745-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gazzea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;ldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70167" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Sanczuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vangansbeke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Pauw" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vanneste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70634" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05357849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Moeys" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van den Bossche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Verhelst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thomaes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128839" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04998947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyr Mestdagh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Govaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meeussen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122661" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05357969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14425" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12856" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110585" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04675560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vital" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13241" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05356621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Depauw" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel de Lombaerde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02335-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04484116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Till Feigs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Holzhauer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Kramp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10971" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Bollmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13789" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442818v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brusse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.109894" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01554-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Caron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Selvi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17064" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala-Roberts" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lago-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10353" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cousins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Diekmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-023-01486-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04761472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Calders" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13236" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hebert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denoirjean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03509-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04146119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-D. Schmitt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoang Trinh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gangloff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Matterne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spicher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100390" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04089003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Haesen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16678" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131964v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Allart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Almoussawi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Kerbey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13051295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04240573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121463" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259473v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miska Luoto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01744-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Caluwaerts" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A.O. Cousins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109632" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176895v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12734" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greiser" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Ashcroft" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14048" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456551v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daviller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pires" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Croizier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012744v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gasperini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13568" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555298v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153569" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667630v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13412" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03614153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17803" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007808v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4553" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363241v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13216" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03614154v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Brunet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108699" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352944v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mercier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denize" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107408" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362851v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13671" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03614155v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas J. Lembrechts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15892" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293534v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet&#8208;moron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12845" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362967v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143497" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362980v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Naaf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01292-w" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357017v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107818" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520012v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.03.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997781v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dupont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104622" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997576v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117929" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357063v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12817" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999028v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12844" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374857v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazzar Habbib" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T&#233;tu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487298v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117472" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Smagghe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Meeus" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00782-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616524v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Kheirbeik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobaissi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13307" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357312v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybryn Maes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12991" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627527v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry E. Mauck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bogaert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bamiere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01082-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02020949v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verrier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0911-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356959v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3065" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ba&#382;&#225;ny" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Che&#263;ko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Chudomelov&#225;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12673" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616028v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nivelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verzeaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chabot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178342" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604416v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R. Schneider" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.159" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447438v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62970" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666379v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Garz&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ewald" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skowronek" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12566" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616029v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Kuzyakov" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.08.004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D482C4T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641219v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.035" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599210v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gomez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195013v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557187v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Shen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxiang Lin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Song" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557179v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581874v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Collart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thing Shen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476089v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gril" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mahier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Demailly" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marrec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686672v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pedelaborde" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174768v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384391v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Baudry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533132" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687296v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buridant" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472594v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687279v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687313v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687332v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Closset-Kopp" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986633v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Duclercq" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279595v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472609v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747174v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Allah Dghim" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278018v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobeissi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tetu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18239.89763" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278575v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13014.86085" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278094v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27738.54721" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269109v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278496v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leclercq" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teissi&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31111.16804" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269115v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Keski-Saari" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Keinanen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04213990v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04522049v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>