--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2631,377 +2631,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des systèmes de polyculture-élevage : une rétrospective statistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide: application de l’analyse de réseaux écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Hirschler J.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Gourlaouen Y.</w:t>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Dubosc</w:t>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 72, pp.193-209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/HPTJH1⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 72, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/l1w6us⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629394v1</w:t>
+                <w:t xml:space="preserve">hal-02105006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide: application de l’analyse de réseaux écologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des systèmes de polyculture-élevage : une rétrospective statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Hirschler J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">- Gourlaouen Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliel González García</w:t>
+                <w:t xml:space="preserve">C. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">N. Dubosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 72, pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2019, 72, pp.193-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/l1w6us⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/HPTJH1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105006v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop-livestock integration determines the agroecological performance of mixed farming systems in Latino-Caribbean farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Navegantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taymer Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (1), 11 p. </w:t>
@@ -3052,51 +3052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluación de la estructura, el funcionamiento y el desempeño de agrosistemas mixtos agricultura-ganadería</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bover Felices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3212,51 +3212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Semjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 80, pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3284,51 +3284,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodologies for evaluating farming systems</w:t>
+                <w:t xml:space="preserve">Methodologies for evaluating farming systems. Part II: Energy efficiency (EMERGY), farms’ trajectory and an example of a whole farm model (GAMEDE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
@@ -3367,93 +3367,93 @@
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pastos y Forrajes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39 (1), pp.3-11</w:t>
+              <w:t xml:space="preserve">, 2016, 39 (2), pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506492v1</w:t>
+                <w:t xml:space="preserve">hal-01506538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodologies for evaluating farming systems. Part II: Energy efficiency (EMERGY), farms’ trajectory and an example of a whole farm model (GAMEDE)</w:t>
+                <w:t xml:space="preserve">Methodologies for evaluating farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
@@ -3492,69 +3492,69 @@
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pastos y Forrajes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39 (2), pp.75-82</w:t>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506538v1</w:t>
+                <w:t xml:space="preserve">hal-01506492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d'intégration au coeur de la conception d'un pilote en polyculture élevage adapté aux exploitations agricoles de Guadeloupe</w:t>
               </w:r>
@@ -3761,402 +3761,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed and forage autonomy in dairy sheep systems to face climate change and achieve agroecological transition goals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Laclau</w:t>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waâd Nasri</w:t>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hassoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paulo Salgado</w:t>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA 2025 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Dairy Science Association (ADSA), Jun 2025, Louisville, United States. pp.73</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112155v1</w:t>
+                <w:t xml:space="preserve">hal-05364797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+                <w:t xml:space="preserve">Quels rôles de la composante animale dans les systèmes pastoraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Pepin</w:t>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Godinot</w:t>
+                <w:t xml:space="preserve">Charlotte Dehays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+                <w:t xml:space="preserve">P.G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau INRAE – IYRP « l’animal en milieu pastoral »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inrae; Institut Agro Montpellier; Institut de l'élevage - IDELE; UMT Pasto, Jul 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364797v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels rôles de la composante animale dans les systèmes pastoraux ?</w:t>
+                <w:t xml:space="preserve">Feed and forage autonomy in dairy sheep systems to face climate change and achieve agroecological transition goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+                <w:t xml:space="preserve">Julie Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Debus</w:t>
+                <w:t xml:space="preserve">Waâd Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dehays</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliel González García</w:t>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G. Grisot</w:t>
+                <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau INRAE – IYRP « l’animal en milieu pastoral »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inrae; Institut Agro Montpellier; Institut de l'élevage - IDELE; UMT Pasto, Jul 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ADSA 2025 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Dairy Science Association (ADSA), Jun 2025, Louisville, United States. pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493478v1</w:t>
+                <w:t xml:space="preserve">hal-05112155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining agricultural production sensitivity and farming practices paves the way for comprehensive volcanic risk analysis</w:t>
               </w:r>
@@ -4494,601 +4494,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer recherche d'autonomie et diversification à travers les complémentarités cultures-élevages pour l'alimentation humaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Puech</w:t>
+                <w:t xml:space="preserve">Mejora de la eficiencia en el uso de nutrientes mediante la optimización del reciclaje de residuales ganaderos: aplicación en sistemas mixtos agricultura-ganadería en Camagüey (Cuba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro Ordóñez-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. Salon International de l'Agriculture - SIA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Feb 2024, Paris, France. 15p</w:t>
+              <w:t xml:space="preserve">7. Convención Internacional Agrodesarrollo 2024 “Desarrollo agrícola sostenible, un paso hacia la seguridad alimentaria”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estación Experimental de Pastos y Forrajes "Indio Hatuey" (EEPFIH), Oct 2024, Varadero, Cuba. pp.955-960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515638v1</w:t>
+                <w:t xml:space="preserve">hal-04838044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers au développement de complémentarités culture-élevage à l’échelle territoriale: le cas du viti-pastoralisme dans l’Aude</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution de l’animal à la résilience globale des systèmes : quels enseignements peut-on tirer des systèmes à composante pastorale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dehays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guillaume Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.409-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549166v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l’animal à la résilience globale des systèmes : quels enseignements peut-on tirer des systèmes à composante pastorale ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective action and participatory knowledge building for Crop-Livestock integration at territory level in Mediterranean areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.409-413</w:t>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912412v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action and participatory knowledge building for Crop-Livestock integration at territory level in Mediterranean areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freins et leviers au développement de complémentarités culture-élevage à l’échelle territoriale: le cas du viti-pastoralisme dans l’Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 7p</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644941v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mejora de la eficiencia en el uso de nutrientes mediante la optimización del reciclaje de residuales ganaderos: aplicación en sistemas mixtos agricultura-ganadería en Camagüey (Cuba)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciro Ordóñez-Gómez</w:t>
+                <w:t xml:space="preserve">Associer recherche d'autonomie et diversification à travers les complémentarités cultures-élevages pour l'alimentation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Convención Internacional Agrodesarrollo 2024 “Desarrollo agrícola sostenible, un paso hacia la seguridad alimentaria”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Estación Experimental de Pastos y Forrajes "Indio Hatuey" (EEPFIH), Oct 2024, Varadero, Cuba. pp.955-960</w:t>
+              <w:t xml:space="preserve">59. Salon International de l'Agriculture - SIA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Feb 2024, Paris, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838044v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une agroécologie de territoire : connaissances et démarche de recherche-action pour soutenir l’intégration culture-élevage</w:t>
               </w:r>
@@ -5189,1530 +5189,1530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intégration agriculture-élevage pour former à l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT SPICEE, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935231v1</w:t>
+                <w:t xml:space="preserve">hal-04549145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Interdisciplinary Research with Cards-based Workshops - A Case Study on Participatory Planning for Mountain Pastoralism</w:t>
+                <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Raffaillac</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507358v1</w:t>
+                <w:t xml:space="preserve">hal-04935231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration agriculture-élevage pour former à l’agroécologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Jouven</w:t>
+                <w:t xml:space="preserve">Modéliser des stratégies de bergers sur le massif de la Clape avec des troupeaux ovins mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Falcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, RMT SPICEE, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549145v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser des stratégies de bergers sur le massif de la Clape avec des troupeaux ovins mobiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Falcou</w:t>
+                <w:t xml:space="preserve">Supporting Interdisciplinary Research with Cards-based Workshops - A Case Study on Participatory Planning for Mountain Pastoralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Raffaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Honololu, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3613905.3637107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548043v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient cycling and efficiency: a comparative flow analysis of meat and dairy sheep farming systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
+                <w:t xml:space="preserve">Modelling adaptation strategies to climate change in Mediterranean small ruminant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Amposta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Waâd Nasri</w:t>
+                <w:t xml:space="preserve">S Lobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Lamarque</w:t>
+                <w:t xml:space="preserve">F Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Parisot</w:t>
+                <w:t xml:space="preserve">M Blanco-Alibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Martin-Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP/WAAP, Aug 2023, Lyon, France. pp.444, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, Aug 2023, Lyon, France. p. 652</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195790v1</w:t>
+                <w:t xml:space="preserve">hal-04661285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling adaptation strategies to climate change in Mediterranean small ruminant systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring climate change adaptation strategies form the perspective of Mediterranean sheep farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lobón</w:t>
+                <w:t xml:space="preserve">D. Martín-Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Douhard</w:t>
+                <w:t xml:space="preserve">S. Lobón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Blanco-Alibes</w:t>
+                <w:t xml:space="preserve">I. Casasús</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Martin-Collado</w:t>
+                <w:t xml:space="preserve">A. Mohamed-Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, Aug 2023, Lyon, France. p. 652</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.724, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661285v1</w:t>
+                <w:t xml:space="preserve">hal-04196872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de biomasse fourragère par télédétection : le cas des ressources pastorales en milieu méditerranéen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
+                <w:t xml:space="preserve">Sheep integration into cropping systems for agroecological transition of farming systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Shaqura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. SEE Geomatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661235v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed autonomy and manure’s recycling of dairy sheep farming systems in Roquefort (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waâd Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Amposta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.706, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring climate change adaptation strategies form the perspective of Mediterranean sheep farmers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de biomasse fourragère par télédétection : le cas des ressources pastorales en milieu méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lobón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Joy</w:t>
+                <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Shaqura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Casasús</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. SEE Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATG, Oct 2023, Hammamet, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196872v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep integration into cropping systems for agroecological transition of farming systems in France</w:t>
+                <w:t xml:space="preserve">Nutrient cycling and efficiency: a comparative flow analysis of meat and dairy sheep farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Imad Shaqura</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Amposta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waâd Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.443, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+              <w:t xml:space="preserve">, EAAP/WAAP, Aug 2023, Lyon, France. pp.444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196545v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience et agroécologie: oui mais pas que : Analyse de flux de nutriments et propriétés associées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularity in re-integrated crop-livestock systems at territory level: pathways and limits for transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de partage d’expériences des recherches sur Efficience(s) de l’élevage au pâturage en contextes méditerranéens et tropicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Selmet; Agropolis, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Green era-hub</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660908v1</w:t>
+                <w:t xml:space="preserve">hal-04616774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularity in re-integrated crop-livestock systems at territory level: pathways and limits for transitions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficience et agroécologie: oui mais pas que : Analyse de flux de nutriments et propriétés associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green era-hub</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Séminaire de partage d’expériences des recherches sur Efficience(s) de l’élevage au pâturage en contextes méditerranéens et tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Selmet; Agropolis, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616774v1</w:t>
+                <w:t xml:space="preserve">hal-04660908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une interface de simulation multi-agents pour la gestion concertée des territoires pastoraux de moyenne montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Raffaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM '23: 34. International Francophone Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Troyes, France. </w:t>
@@ -6839,333 +6839,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling as a tool to explore adaptation of Mediterranean sheep farming systems to climate change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Curtil</w:t>
+                <w:t xml:space="preserve">Farmer views of best climate change adaptation strategies for sheep farming in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martín-Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lobón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Casasús</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohamed-Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788187v1</w:t>
+                <w:t xml:space="preserve">hal-03775350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer views of best climate change adaptation strategies for sheep farming in the Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mohamed-Brahmi</w:t>
+                <w:t xml:space="preserve">The adaptive capacities of small ruminants as a lever to design agroecological farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775350v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using local feed resources for livestock farming: Illusion or real promise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7184,182 +7184,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Seminar of the FAO CIHEAM Networks on Pasture and Forage Crops and on Sheep and Goat Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptive capacities of small ruminants as a lever to design agroecological farming systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Modelling as a tool to explore adaptation of Mediterranean sheep farming systems to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hazard</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Madrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
+                <w:t xml:space="preserve">M Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775281v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarités entre céréaliers, vignerons et éleveurs dans le Minervois : quels potentiels et quelles conditions de développement ?</w:t>
               </w:r>
@@ -7706,303 +7706,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining biotechnical and organisational levers to engage agroecological transition of farming systems: A case-study of sheep integration into organic cropping systems in South-western France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du fonctionnement et des performances de systèmes autonomes et diversifiés en AB : Une approche par l'analyse des réseaux écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Rencontres Agrovalor 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSAIA, Dec 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641231v1</w:t>
+                <w:t xml:space="preserve">hal-03657132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du fonctionnement et des performances de systèmes autonomes et diversifiés en AB : Une approche par l'analyse des réseaux écologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining biotechnical and organisational levers to engage agroecological transition of farming systems: A case-study of sheep integration into organic cropping systems in South-western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Agrovalor 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSAIA, Dec 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657132v1</w:t>
+                <w:t xml:space="preserve">hal-03641231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8034,312 +8034,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluación sistémica de la integración agricultura-ganadería con la aplicación de la metodología ENA (análisis de redes ecológicas) a nível de la finca</w:t>
+                <w:t xml:space="preserve">Ecological network analysis used to assess the agroecological properties of farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Convention “Agrodesarrollo 2016”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Varadero, Cuba. 5 p</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603596v1</w:t>
+                <w:t xml:space="preserve">hal-01603681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological network analysis used to assess the agroecological properties of farming systems</w:t>
+                <w:t xml:space="preserve">Evaluación sistémica de la integración agricultura-ganadería con la aplicación de la metodología ENA (análisis de redes ecológicas) a nível de la finca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. International Convention “Agrodesarrollo 2016”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Varadero, Cuba. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603681v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop-livestock integration and agroecological performances of mixed farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Navegantes-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8433,51 +8433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Navegantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8528,51 +8528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research issues for crop-livestock integration in mixed farming systems in the tropics: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8623,51 +8623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Como considerar la integracion agricultural-ganaderia en sistemas mixtos ? Una revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8699,277 +8699,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of mixed farming systems and crop-livestock integration in Guadeloupe (French West Indies)</w:t>
+                <w:t xml:space="preserve">De la conception à la mise en place d’un système pilote innovant en polyculture-élevage au lycée agricole de la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">Régis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Alexandre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Yanick Bordey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porto Allegre, Brazil. 4 p</w:t>
+              <w:t xml:space="preserve">9ème journée technique de l’AMADEPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lamentin, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811365v1</w:t>
+                <w:t xml:space="preserve">hal-02806506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception à la mise en place d’un système pilote innovant en polyculture-élevage au lycée agricole de la Guadeloupe</w:t>
+                <w:t xml:space="preserve">Characterisation of mixed farming systems and crop-livestock integration in Guadeloupe (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanick Bordey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée technique de l’AMADEPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lamentin, France. 4 p</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porto Allegre, Brazil. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806506v1</w:t>
+                <w:t xml:space="preserve">hal-02811365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a mixed farming system in Guadeloupe and its ex ante assessment using IMPACT</w:t>
               </w:r>
@@ -8994,64 +8994,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Porto Allegre, Brazil. 3 p</w:t>
@@ -9093,51 +9093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre conceptuel d’un projet de développement agricole portant sur les systèmes polyculture-élevage en Guadeloupe : articulations entre acteurs, objectifs, méthodes et objets d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Regis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9214,51 +9214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration au sein des systèmes de type polyculture élevage en Guadeloupe : première caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9477,519 +9477,519 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of herd functional diversity on Mediterranean agropastoral dairy systems’ performance in a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">M. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel Metabio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. Wageningen Academic Publishers, 39, pp.409, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250920v1</w:t>
+                <w:t xml:space="preserve">hal-05346380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of herd functional diversity on Mediterranean agropastoral dairy systems’ performance in a changing climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. Wageningen Academic Publishers, 39, pp.409, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Séminaire annuel Metabio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346380v1</w:t>
+                <w:t xml:space="preserve">hal-05250920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering crop-livestock integration flows in terms of diversity and complexity: a certain regard on resilience and mixed farming systems properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the diversity of integration practices enhance the resilience of mixed crop-livestock systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604516v1</w:t>
+                <w:t xml:space="preserve">hal-01506539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the diversity of integration practices enhance the resilience of mixed crop-livestock systems?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Considering crop-livestock integration flows in terms of diversity and complexity: a certain regard on resilience and mixed farming systems properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, EAAP Publication</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506539v1</w:t>
+                <w:t xml:space="preserve">hal-01604516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of agroecological concepts to design a crop-livestock system adapted to the French West Indies</w:t>
               </w:r>
@@ -10014,64 +10014,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 64, 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t>
@@ -10152,51 +10152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national d'échanges entre acteurs du développement et de la recherche : Les systèmes de polyculture-élevage dans les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Toulouse, France. , 2013, Les systèmes de polyculture-élevage dans les territoires. Agricultures de demain et enjeux d'aujourd'hui - 4 et 5 juin 2013. Séminaire national d'échanges entre acteurs du développement et de la recherche</w:t>
@@ -10238,90 +10238,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and designing mixed farming systems (MFS) in Guadeloupe (FWI): a Research-Education-Development (RED) participatory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SAPT 2010 - Productions animales durables en régions tropicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Le Gosier, Guadeloupe, France. , Advances in Animal Biosciences, 1, part 2, 1 p., 2010, International Sustainable Animal Production in the Tropics: Farming in a changing world</w:t>
@@ -10524,51 +10524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au coeur de l'évaluation : les fonctions multiples des activités d'élevage dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10666,90 +10666,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quest for efficiency, an approach to increase the contribution of livestock farming to the sustainable development of territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10785,290 +10785,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche d’efficience, une démarche pour accroître la contribution de l’élevage au développement durable des territoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche d'efficience pour accompagner la transition agroécologique des systèmes d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Benagabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.100-115, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770417v1</w:t>
+                <w:t xml:space="preserve">hal-05105966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche d'efficience pour accompagner la transition agroécologique des systèmes d'élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche d’efficience, une démarche pour accroître la contribution de l’élevage au développement durable des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.100-115, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105966v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’élevage d’Occitanie face au changement climatique : quels leviers d’adaptations ?</w:t>
               </w:r>
@@ -11169,51 +11169,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing technical and organizational changes in agricultural systems</w:t>
+                <w:t xml:space="preserve">Co-conception de changements techniques et organisationnels au sein des systèmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Barbier</w:t>
@@ -11248,110 +11248,110 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
+              <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
+              <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790764v1</w:t>
+                <w:t xml:space="preserve">hal-02791399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-conception de changements techniques et organisationnels au sein des systèmes agricoles</w:t>
+                <w:t xml:space="preserve">Co-designing technical and organizational changes in agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Barbier</w:t>
@@ -11386,86 +11386,86 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
+              <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
+              <w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791399v1</w:t>
+                <w:t xml:space="preserve">hal-02790764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11483,51 +11483,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on pastoralism in France: state of play and key issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11601,51 +11601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le pastoralisme en France : états des lieux et questions vives (2026 ANNEE INTERNATIONALE DES TERRES A PARCOURS ET DES PASTEURS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11751,90 +11751,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing autonomy and nutrient use efficiency of dairy sheep farming systems in Roquefort (France) through systemic nitrogen flow analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waâd Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Amposta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12370,51 +12370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Glinec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104329" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104371" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e00968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin-Collado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tenza Peral" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casas&#250;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cadet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art03-GB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art03" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousselou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00899-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108300" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelly Ramarovahoaka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucia Fanjaniaina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaniaina Val&#233;rie Randrianarisoa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Am&#233;dia Nivonirina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelly Phostin Ramarovahoaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Fiononana Rakotoharinaivo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020984" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03137522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodit Kebede" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lecomte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00634-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hirschler J." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gourlaouen Y." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubosc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/HPTJH1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105006v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/l1w6us" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taymer Miranda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0479-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bover Felices" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Su&#225;rez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506522v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cangiano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zhcn-8z49" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wjnb-5269" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05112155v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laclau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#226;d Nasri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malherbe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyin Jamoralin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Talens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Telenchana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Dzierzynski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Giscard Topia M'Pangi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Ord&#243;&#241;ez-G&#243;mez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hidalgo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548043v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Falcou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Amposta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lob&#243;n" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Douhard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanco-Alibes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin-Collado" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661235v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacem Ben Hamden" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196872v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mart&#237;n-Collado" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lob&#243;n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed-Brahmi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660908v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515663v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Madrid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Curtil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775281v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774845v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897907v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657132v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603681v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506364v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes-Alves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506365v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594284v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506366v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811365v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alexandre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806506v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Bordey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807829v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810744v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Regis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Diman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alexandre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346380v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604516v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506539v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756928v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Olulumazo Alinon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carpentier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650803v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770417v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788006v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Madrid" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790764v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791399v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248469v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798473v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Glinec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104329" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104371" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e00968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin-Collado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tenza Peral" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casas&#250;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cadet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art03-GB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art03" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousselou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00899-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108300" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelly Ramarovahoaka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucia Fanjaniaina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaniaina Val&#233;rie Randrianarisoa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Am&#233;dia Nivonirina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelly Phostin Ramarovahoaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Fiononana Rakotoharinaivo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020984" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03137522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodit Kebede" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lecomte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00634-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/l1w6us" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hirschler J." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gourlaouen Y." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubosc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/HPTJH1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taymer Miranda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0479-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bover Felices" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Su&#225;rez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506522v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cangiano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zhcn-8z49" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wjnb-5269" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05112155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laclau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#226;d Nasri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malherbe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyin Jamoralin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Talens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Telenchana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Dzierzynski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Giscard Topia M'Pangi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Ord&#243;&#241;ez-G&#243;mez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hidalgo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Falcou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lob&#243;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Douhard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanco-Alibes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin-Collado" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196872v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mart&#237;n-Collado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lob&#243;n" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed-Brahmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195788v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Amposta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661235v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacem Ben Hamden" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195790v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660908v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515663v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775350v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Madrid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Curtil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774845v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897907v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657132v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603681v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506364v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes-Alves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506365v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594284v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506366v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alexandre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Bordey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811365v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807829v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810744v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Regis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Diman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alexandre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346380v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506539v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756928v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Olulumazo Alinon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carpentier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650803v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770417v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788006v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Madrid" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791399v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790764v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248469v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798473v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>