--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -368,278 +368,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reintegrating livestock in a specialized vineyard region: unravelling actor perceptions in southern France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of atypical plant resources for cattle farming in Western Europe to drive agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Moraine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01045-y⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226 (104329), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313394v1</w:t>
+                <w:t xml:space="preserve">hal-05016545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of atypical plant resources for cattle farming in Western Europe to drive agroecological transition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Glinec</w:t>
+                <w:t xml:space="preserve">Reintegrating livestock in a specialized vineyard region: unravelling actor perceptions in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Novak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 226 (104329), </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (5), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01045-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016545v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux des connaissances et questions vives</w:t>
               </w:r>
@@ -759,51 +759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the factors driving the adaptability and robustness of mixed ruminant herds in grassland systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1095,291 +1095,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
+                <w:t xml:space="preserve">Barriers and levers for greater crop-livestock integration at regional level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+                <w:t xml:space="preserve">Julia Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+                <w:t xml:space="preserve">Antoine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530871v1</w:t>
+                <w:t xml:space="preserve">hal-04768793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and levers for greater crop-livestock integration at regional level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Barbet</w:t>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Cadet</w:t>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ducos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 93, pp.36-42. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art03-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768793v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration culture-élevage, une opportunité pour l’élevage et la transition agroécologique des systèmes agricoles</w:t>
               </w:r>
@@ -1499,90 +1499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers pour une plus grande intégration culture-élevage à l'échelle territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1642,51 +1642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’application de la PAC en France est-elle favorable au développement de l’intégration culture-élevage dans les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lécole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1863,51 +1863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification of an integrated crop-livestock system: Agroecological and food production assessment at farm scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3284,51 +3284,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodologies for evaluating farming systems. Part II: Energy efficiency (EMERGY), farms’ trajectory and an example of a whole farm model (GAMEDE)</w:t>
+                <w:t xml:space="preserve">Methodologies for evaluating farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
@@ -3367,93 +3367,93 @@
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pastos y Forrajes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39 (2), pp.75-82</w:t>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506538v1</w:t>
+                <w:t xml:space="preserve">hal-01506492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodologies for evaluating farming systems</w:t>
+                <w:t xml:space="preserve">Methodologies for evaluating farming systems. Part II: Energy efficiency (EMERGY), farms’ trajectory and an example of a whole farm model (GAMEDE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
@@ -3492,69 +3492,69 @@
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pastos y Forrajes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39 (1), pp.3-11</w:t>
+              <w:t xml:space="preserve">, 2016, 39 (2), pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506492v1</w:t>
+                <w:t xml:space="preserve">hal-01506538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d'intégration au coeur de la conception d'un pilote en polyculture élevage adapté aux exploitations agricoles de Guadeloupe</w:t>
               </w:r>
@@ -3761,402 +3761,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feed and forage autonomy in dairy sheep systems to face climate change and achieve agroecological transition goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Pepin</w:t>
+                <w:t xml:space="preserve">Julie Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Godinot</w:t>
+                <w:t xml:space="preserve">Waâd Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
+              <w:t xml:space="preserve">ADSA 2025 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Dairy Science Association (ADSA), Jun 2025, Louisville, United States. pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364797v1</w:t>
+                <w:t xml:space="preserve">hal-05112155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels rôles de la composante animale dans les systèmes pastoraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dehays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du réseau INRAE – IYRP « l’animal en milieu pastoral »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inrae; Institut Agro Montpellier; Institut de l'élevage - IDELE; UMT Pasto, Jul 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed and forage autonomy in dairy sheep systems to face climate change and achieve agroecological transition goals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Laclau</w:t>
+                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waâd Nasri</w:t>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hassoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Salgado</w:t>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA 2025 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Dairy Science Association (ADSA), Jun 2025, Louisville, United States. pp.73</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05112155v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining agricultural production sensitivity and farming practices paves the way for comprehensive volcanic risk analysis</w:t>
               </w:r>
@@ -4494,644 +4494,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mejora de la eficiencia en el uso de nutrientes mediante la optimización del reciclaje de residuales ganaderos: aplicación en sistemas mixtos agricultura-ganadería en Camagüey (Cuba)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciro Ordóñez-Gómez</w:t>
+                <w:t xml:space="preserve">Associer recherche d'autonomie et diversification à travers les complémentarités cultures-élevages pour l'alimentation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Convención Internacional Agrodesarrollo 2024 “Desarrollo agrícola sostenible, un paso hacia la seguridad alimentaria”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Estación Experimental de Pastos y Forrajes "Indio Hatuey" (EEPFIH), Oct 2024, Varadero, Cuba. pp.955-960</w:t>
+              <w:t xml:space="preserve">59. Salon International de l'Agriculture - SIA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Feb 2024, Paris, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838044v1</w:t>
+                <w:t xml:space="preserve">hal-04515638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l’animal à la résilience globale des systèmes : quels enseignements peut-on tirer des systèmes à composante pastorale ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dehays</w:t>
+                <w:t xml:space="preserve">Mejora de la eficiencia en el uso de nutrientes mediante la optimización del reciclaje de residuales ganaderos: aplicación en sistemas mixtos agricultura-ganadería en Camagüey (Cuba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro Ordóñez-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guillaume Grisot</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.409-413</w:t>
+              <w:t xml:space="preserve">7. Convención Internacional Agrodesarrollo 2024 “Desarrollo agrícola sostenible, un paso hacia la seguridad alimentaria”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estación Experimental de Pastos y Forrajes "Indio Hatuey" (EEPFIH), Oct 2024, Varadero, Cuba. pp.955-960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912412v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action and participatory knowledge building for Crop-Livestock integration at territory level in Mediterranean areas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution de l’animal à la résilience globale des systèmes : quels enseignements peut-on tirer des systèmes à composante pastorale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dehays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guillaume Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 7p</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.409-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644941v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers au développement de complémentarités culture-élevage à l’échelle territoriale: le cas du viti-pastoralisme dans l’Aude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective action and participatory knowledge building for Crop-Livestock integration at territory level in Mediterranean areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549166v1</w:t>
+                <w:t xml:space="preserve">hal-04644941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer recherche d'autonomie et diversification à travers les complémentarités cultures-élevages pour l'alimentation humaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freins et leviers au développement de complémentarités culture-élevage à l’échelle territoriale: le cas du viti-pastoralisme dans l’Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. Salon International de l'Agriculture - SIA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Feb 2024, Paris, France. 15p</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515638v1</w:t>
+                <w:t xml:space="preserve">hal-04549166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une agroécologie de territoire : connaissances et démarche de recherche-action pour soutenir l’intégration culture-élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5284,519 +5284,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser des stratégies de bergers sur le massif de la Clape avec des troupeaux ovins mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théo Falcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935231v1</w:t>
+                <w:t xml:space="preserve">hal-04548043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser des stratégies de bergers sur le massif de la Clape avec des troupeaux ovins mobiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supporting Interdisciplinary Research with Cards-based Workshops - A Case Study on Participatory Planning for Mountain Pastoralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Falcou</w:t>
+                <w:t xml:space="preserve">Thibault Raffaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Honololu, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3613905.3637107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548043v1</w:t>
+                <w:t xml:space="preserve">hal-04507358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Interdisciplinary Research with Cards-based Workshops - A Case Study on Participatory Planning for Mountain Pastoralism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+                <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507358v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling adaptation strategies to climate change in Mediterranean small ruminant systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
+                <w:t xml:space="preserve">Nutrient cycling and efficiency: a comparative flow analysis of meat and dairy sheep farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lobón</w:t>
+                <w:t xml:space="preserve">Noémie Amposta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waâd Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Douhard</w:t>
+                <w:t xml:space="preserve">Margot Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Blanco-Alibes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Martin-Collado</w:t>
+                <w:t xml:space="preserve">Sara Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, Aug 2023, Lyon, France. p. 652</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, EAAP/WAAP, Aug 2023, Lyon, France. pp.444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661285v1</w:t>
+                <w:t xml:space="preserve">hal-04195790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring climate change adaptation strategies form the perspective of Mediterranean sheep farmers</w:t>
               </w:r>
@@ -5861,92 +5870,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mohamed-Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.724, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep integration into cropping systems for agroecological transition of farming systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5968,751 +5977,742 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Mettauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Shaqura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.443, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed autonomy and manure’s recycling of dairy sheep farming systems in Roquefort (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waâd Nasri</w:t>
+                <w:t xml:space="preserve">Estimation de biomasse fourragère par télédétection : le cas des ressources pastorales en milieu méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Shaqura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Amposta</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. SEE Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATG, Oct 2023, Hammamet, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195788v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de biomasse fourragère par télédétection : le cas des ressources pastorales en milieu méditerranéen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imad Shaqura</w:t>
+                <w:t xml:space="preserve">Feed autonomy and manure’s recycling of dairy sheep farming systems in Roquefort (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waâd Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Amposta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. SEE Geomatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661235v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient cycling and efficiency: a comparative flow analysis of meat and dairy sheep farming systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Margot Lamarque</w:t>
+                <w:t xml:space="preserve">Modelling adaptation strategies to climate change in Mediterranean small ruminant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lobón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Blanco-Alibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Parisot</w:t>
+                <w:t xml:space="preserve">D Martin-Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP/WAAP, Aug 2023, Lyon, France. pp.444, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, Aug 2023, Lyon, France. p. 652</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195790v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularity in re-integrated crop-livestock systems at territory level: pathways and limits for transitions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficience et agroécologie: oui mais pas que : Analyse de flux de nutriments et propriétés associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green era-hub</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Séminaire de partage d’expériences des recherches sur Efficience(s) de l’élevage au pâturage en contextes méditerranéens et tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Selmet; Agropolis, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616774v1</w:t>
+                <w:t xml:space="preserve">hal-04660908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience et agroécologie: oui mais pas que : Analyse de flux de nutriments et propriétés associées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularity in re-integrated crop-livestock systems at territory level: pathways and limits for transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de partage d’expériences des recherches sur Efficience(s) de l’élevage au pâturage en contextes méditerranéens et tropicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Selmet; Agropolis, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Green era-hub</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660908v1</w:t>
+                <w:t xml:space="preserve">hal-04616774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une interface de simulation multi-agents pour la gestion concertée des territoires pastoraux de moyenne montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Raffaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Raffaillac</w:t>
+                <w:t xml:space="preserve">Emilie Crouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM '23: 34. International Francophone Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Troyes, France. </w:t>
@@ -6763,51 +6763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et multi-performance des systèmes de polyélevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6839,208 +6839,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer views of best climate change adaptation strategies for sheep farming in the Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mohamed-Brahmi</w:t>
+                <w:t xml:space="preserve">Modelling as a tool to explore adaptation of Mediterranean sheep farming systems to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775350v1</w:t>
+                <w:t xml:space="preserve">hal-03788187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adaptive capacities of small ruminants as a lever to design agroecological farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7059,337 +7059,337 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using local feed resources for livestock farming: Illusion or real promise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Seminar of the FAO CIHEAM Networks on Pasture and Forage Crops and on Sheep and Goat Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling as a tool to explore adaptation of Mediterranean sheep farming systems to climate change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Curtil</w:t>
+                <w:t xml:space="preserve">Farmer views of best climate change adaptation strategies for sheep farming in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martín-Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lobón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Casasús</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohamed-Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788187v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarités entre céréaliers, vignerons et éleveurs dans le Minervois : quels potentiels et quelles conditions de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Mettauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7466,51 +7466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification of crop-livestock systems: nutrient cycling and food efficiency implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7548,51 +7548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du fonctionnement, des performances et de l’efficience alimentaire de deux systèmes de polyculture-élevage : premiers enseignements de la diversification en systèmes autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7630,51 +7630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification d’un système de polyculture-élevage bovin laitier autonome : les complémentarités cultures-élevages pour l’alimentation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7706,234 +7706,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du fonctionnement et des performances de systèmes autonomes et diversifiés en AB : Une approche par l'analyse des réseaux écologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining biotechnical and organisational levers to engage agroecological transition of farming systems: A case-study of sheep integration into organic cropping systems in South-western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Agrovalor 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSAIA, Dec 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657132v1</w:t>
+                <w:t xml:space="preserve">hal-03641231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining biotechnical and organisational levers to engage agroecological transition of farming systems: A case-study of sheep integration into organic cropping systems in South-western France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du fonctionnement et des performances de systèmes autonomes et diversifiés en AB : Une approche par l'analyse des réseaux écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Rencontres Agrovalor 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSAIA, Dec 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641231v1</w:t>
+                <w:t xml:space="preserve">hal-03657132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide</w:t>
               </w:r>
@@ -8034,256 +8034,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological network analysis used to assess the agroecological properties of farming systems</w:t>
+                <w:t xml:space="preserve">Evaluación sistémica de la integración agricultura-ganadería con la aplicación de la metodología ENA (análisis de redes ecológicas) a nível de la finca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. International Convention “Agrodesarrollo 2016”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Varadero, Cuba. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603681v1</w:t>
+                <w:t xml:space="preserve">hal-01603596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluación sistémica de la integración agricultura-ganadería con la aplicación de la metodología ENA (análisis de redes ecológicas) a nível de la finca</w:t>
+                <w:t xml:space="preserve">Ecological network analysis used to assess the agroecological properties of farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Convention “Agrodesarrollo 2016”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Varadero, Cuba. 5 p</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603596v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop-livestock integration and agroecological performances of mixed farming systems</w:t>
               </w:r>
@@ -8699,277 +8699,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception à la mise en place d’un système pilote innovant en polyculture-élevage au lycée agricole de la Guadeloupe</w:t>
+                <w:t xml:space="preserve">Characterisation of mixed farming systems and crop-livestock integration in Guadeloupe (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanick Bordey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée technique de l’AMADEPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lamentin, France. 4 p</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porto Allegre, Brazil. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806506v1</w:t>
+                <w:t xml:space="preserve">hal-02811365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of mixed farming systems and crop-livestock integration in Guadeloupe (French West Indies)</w:t>
+                <w:t xml:space="preserve">De la conception à la mise en place d’un système pilote innovant en polyculture-élevage au lycée agricole de la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Yanick Bordey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porto Allegre, Brazil. 4 p</w:t>
+              <w:t xml:space="preserve">9ème journée technique de l’AMADEPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lamentin, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811365v1</w:t>
+                <w:t xml:space="preserve">hal-02806506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a mixed farming system in Guadeloupe and its ex ante assessment using IMPACT</w:t>
               </w:r>
@@ -8994,51 +8994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9093,51 +9093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre conceptuel d’un projet de développement agricole portant sur les systèmes polyculture-élevage en Guadeloupe : articulations entre acteurs, objectifs, méthodes et objets d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Regis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9214,51 +9214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration au sein des systèmes de type polyculture élevage en Guadeloupe : première caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9477,519 +9477,519 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of herd functional diversity on Mediterranean agropastoral dairy systems’ performance in a changing climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. Wageningen Academic Publishers, 39, pp.409, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Séminaire annuel Metabio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346380v1</w:t>
+                <w:t xml:space="preserve">hal-05250920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of herd functional diversity on Mediterranean agropastoral dairy systems’ performance in a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">M. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel Metabio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. Wageningen Academic Publishers, 39, pp.409, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250920v1</w:t>
+                <w:t xml:space="preserve">hal-05346380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the diversity of integration practices enhance the resilience of mixed crop-livestock systems?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Considering crop-livestock integration flows in terms of diversity and complexity: a certain regard on resilience and mixed farming systems properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, EAAP Publication</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506539v1</w:t>
+                <w:t xml:space="preserve">hal-01604516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering crop-livestock integration flows in terms of diversity and complexity: a certain regard on resilience and mixed farming systems properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the diversity of integration practices enhance the resilience of mixed crop-livestock systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604516v1</w:t>
+                <w:t xml:space="preserve">hal-01506539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of agroecological concepts to design a crop-livestock system adapted to the French West Indies</w:t>
               </w:r>
@@ -10014,64 +10014,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 64, 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t>
@@ -10152,51 +10152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national d'échanges entre acteurs du développement et de la recherche : Les systèmes de polyculture-élevage dans les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Toulouse, France. , 2013, Les systèmes de polyculture-élevage dans les territoires. Agricultures de demain et enjeux d'aujourd'hui - 4 et 5 juin 2013. Séminaire national d'échanges entre acteurs du développement et de la recherche</w:t>
@@ -10238,90 +10238,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and designing mixed farming systems (MFS) in Guadeloupe (FWI): a Research-Education-Development (RED) participatory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SAPT 2010 - Productions animales durables en régions tropicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Le Gosier, Guadeloupe, France. , Advances in Animal Biosciences, 1, part 2, 1 p., 2010, International Sustainable Animal Production in the Tropics: Farming in a changing world</w:t>
@@ -10382,51 +10382,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage pastoral et viticulture dans le Minervois : stratégies collectives pour une agroécologie de territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10666,51 +10666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quest for efficiency, an approach to increase the contribution of livestock farming to the sustainable development of territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10785,290 +10785,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche d'efficience pour accompagner la transition agroécologique des systèmes d'élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche d’efficience, une démarche pour accroître la contribution de l’élevage au développement durable des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.100-115, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105966v1</w:t>
+                <w:t xml:space="preserve">hal-03770417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche d’efficience, une démarche pour accroître la contribution de l’élevage au développement durable des territoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche d'efficience pour accompagner la transition agroécologique des systèmes d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Benagabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.100-115, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770417v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’élevage d’Occitanie face au changement climatique : quels leviers d’adaptations ?</w:t>
               </w:r>
@@ -11169,51 +11169,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-conception de changements techniques et organisationnels au sein des systèmes agricoles</w:t>
+                <w:t xml:space="preserve">Co-designing technical and organizational changes in agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Barbier</w:t>
@@ -11248,110 +11248,110 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
+              <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
+              <w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791399v1</w:t>
+                <w:t xml:space="preserve">hal-02790764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing technical and organizational changes in agricultural systems</w:t>
+                <w:t xml:space="preserve">Co-conception de changements techniques et organisationnels au sein des systèmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Barbier</w:t>
@@ -11386,86 +11386,86 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
+              <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
+              <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790764v1</w:t>
+                <w:t xml:space="preserve">hal-02791399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11483,51 +11483,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on pastoralism in France: state of play and key issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11601,51 +11601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le pastoralisme en France : états des lieux et questions vives (2026 ANNEE INTERNATIONALE DES TERRES A PARCOURS ET DES PASTEURS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11751,90 +11751,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing autonomy and nutrient use efficiency of dairy sheep farming systems in Roquefort (France) through systemic nitrogen flow analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waâd Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Amposta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11869,51 +11869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser le fonctionnement et les performances de systèmes de polyculture-élevage diversifié : Application aux systèmes autonomes expérimentés à Mirecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12370,51 +12370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Glinec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104329" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104371" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e00968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin-Collado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tenza Peral" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casas&#250;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cadet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art03-GB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art03" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousselou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00899-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108300" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelly Ramarovahoaka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucia Fanjaniaina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaniaina Val&#233;rie Randrianarisoa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Am&#233;dia Nivonirina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelly Phostin Ramarovahoaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Fiononana Rakotoharinaivo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020984" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03137522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodit Kebede" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lecomte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00634-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/l1w6us" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hirschler J." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gourlaouen Y." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubosc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/HPTJH1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taymer Miranda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0479-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bover Felices" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Su&#225;rez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506522v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cangiano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zhcn-8z49" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wjnb-5269" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05112155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laclau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#226;d Nasri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malherbe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyin Jamoralin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Talens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Telenchana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Dzierzynski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Giscard Topia M'Pangi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Ord&#243;&#241;ez-G&#243;mez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hidalgo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Falcou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lob&#243;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Douhard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanco-Alibes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin-Collado" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196872v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mart&#237;n-Collado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lob&#243;n" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed-Brahmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195788v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Amposta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661235v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacem Ben Hamden" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195790v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660908v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515663v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775350v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Madrid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Curtil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774845v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897907v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657132v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603681v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506364v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes-Alves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506365v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594284v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506366v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alexandre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Bordey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811365v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807829v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810744v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Regis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Diman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alexandre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346380v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506539v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756928v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Olulumazo Alinon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carpentier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650803v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770417v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788006v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Madrid" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791399v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790764v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248469v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798473v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Glinec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104371" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e00968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin-Collado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tenza Peral" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casas&#250;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barbet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cadet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art03-GB" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art03" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousselou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00899-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108300" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelly Ramarovahoaka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucia Fanjaniaina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaniaina Val&#233;rie Randrianarisoa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Am&#233;dia Nivonirina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelly Phostin Ramarovahoaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Fiononana Rakotoharinaivo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020984" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03137522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodit Kebede" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lecomte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00634-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/l1w6us" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hirschler J." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gourlaouen Y." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubosc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/HPTJH1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taymer Miranda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0479-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bover Felices" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Su&#225;rez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506522v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cangiano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zhcn-8z49" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wjnb-5269" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05112155v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laclau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#226;d Nasri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malherbe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyin Jamoralin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Talens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Telenchana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Dzierzynski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Giscard Topia M'Pangi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Ord&#243;&#241;ez-G&#243;mez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hidalgo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Falcou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Amposta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196872v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mart&#237;n-Collado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lob&#243;n" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed-Brahmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacem Ben Hamden" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195788v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661285v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lob&#243;n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Douhard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanco-Alibes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin-Collado" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660908v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515663v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Madrid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Curtil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775281v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775350v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774845v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897907v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657132v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603681v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506364v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes-Alves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506365v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594284v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506366v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811365v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alexandre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806506v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Bordey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807829v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810744v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Regis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Diman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alexandre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346380v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604516v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506539v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756928v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Olulumazo Alinon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carpentier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650803v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770417v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788006v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Madrid" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790764v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791399v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248469v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798473v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>