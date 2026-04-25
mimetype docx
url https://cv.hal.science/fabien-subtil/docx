--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -66,18441 +66,18458 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (168)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (171)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying high-risk relapse in early-stage I to II ovarian cancer using the CA125 ELIMination rate constant K (KELIM) score: a Gynecologic Cancer InterGroup individual patient-data meta-analysis</w:t>
+                <w:t xml:space="preserve">Remission in sarcoid uveitis: identification of predictive factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Corbaux</w:t>
+                <w:t xml:space="preserve">Amy Siriphanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit You</w:t>
+                <w:t xml:space="preserve">Robin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuo Kagimura</w:t>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalind Glasspool</w:t>
+                <w:t xml:space="preserve">Margot Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Mcneish</w:t>
+                <w:t xml:space="preserve">Thomas El Jammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecological Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 36 (1), pp.102719. </w:t>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.bjo-2025-328902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijgc.2025.102719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bjo-2025-328902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395685v1</w:t>
+                <w:t xml:space="preserve">hal-05593872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target trial emulation to replicate randomised clinical trials using registry data in multiple sclerosis</w:t>
+                <w:t xml:space="preserve">Prognostic factors in interstitial lung disease-associated pulmonary hypertension: data from the HYPID cohort and the French Pulmonary Hypertension Registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gavoille</w:t>
+                <w:t xml:space="preserve">Rémi Diesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">Ségolène Turquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rollot</w:t>
+                <w:t xml:space="preserve">Martine Reynaud-Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Casey</w:t>
+                <w:t xml:space="preserve">François Lestelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mathey</w:t>
+                <w:t xml:space="preserve">Thomas Lacoste-Palasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 97 (2), pp.165-174. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.2502233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2025-336762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02233-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248758v1</w:t>
+                <w:t xml:space="preserve">hal-05570397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reperfusion-dependent treatment effects of thrombectomy in patients with large ischemic infarcts</w:t>
+                <w:t xml:space="preserve">Identifying high-risk relapse in early-stage I to II ovarian cancer using the CA125 ELIMination rate constant K (KELIM) score: a Gynecologic Cancer InterGroup individual patient-data meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Meyer</w:t>
+                <w:t xml:space="preserve">Pauline Corbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Gellißen</w:t>
+                <w:t xml:space="preserve">Benoit You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Götz Thomalla</w:t>
+                <w:t xml:space="preserve">Tatsuo Kagimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bendszus</w:t>
+                <w:t xml:space="preserve">Rosalind Glasspool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Broocks</w:t>
+                <w:t xml:space="preserve">Iain Mcneish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stroke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">International Journal of Gynecological Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (1), pp.102719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17474930251387613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgc.2025.102719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411371v1</w:t>
+                <w:t xml:space="preserve">hal-05395685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial Collaterals and Endovascular Treatment Effect in Acute Ischemic Stroke with Large Infarct: A Secondary Analysis of the TENSION Trial</w:t>
+                <w:t xml:space="preserve">Validating the 2022 WHO classification in thyroid carcinomas: Prospective evidence for predicting iodine resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurens Winkelmeier</w:t>
+                <w:t xml:space="preserve">Elise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Kniep</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Bendszus</w:t>
+                <w:t xml:space="preserve">Laurine Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mirela Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.242401⟩</w:t>
+              <w:t xml:space="preserve">Histopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/his.70148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248203v1</w:t>
+                <w:t xml:space="preserve">hal-05593880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological prediction and choice of the best resection strategy in front of a colorectal lesion &amp;gt; 2 cm: prospective comparison of endoscopic characterization, non-targeted and targeted biopsies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Target trial emulation to replicate randomised clinical trials using registry data in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Daire</w:t>
+                <w:t xml:space="preserve">Antoine Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rivory</w:t>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rostain</w:t>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Saurin</w:t>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00464-024-11501-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 97 (2), pp.165-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2025-336762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960350v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombectomy With Low ASPECTS: The Roles of Infarct Volume and Postacute Neurological Status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurens Winkelmeier</w:t>
+                <w:t xml:space="preserve">Factors Associated with Ocular Relapse and Visual Prognosis in Sarcoid Uveitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abramowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Siriphanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2025.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.124.050052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05248210v1</w:t>
+                <w:t xml:space="preserve">hal-05393237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordance of symptoms perceived by patients receiving haemodialysis and those reported by nurses and nephrologists: a cross-sectional, multicentre, observational study using the REIN registry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A New Multi-Parametric MRI-Based Scoring System for Degenerative Cervical Myelopathy: The Severity on Imaging Myelopathy Score (SIMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pelletier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Creatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Patet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfaf239⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci15060557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351932v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histology of colonic submucosal lesions reveals a high proportion of benign lesions that do not require R0 en bloc endoscopic resection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facteurs prédictifs de mortalité des hypertensions pulmonaires associées aux pneumopathies interstitielles diffuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Legros</w:t>
+                <w:t xml:space="preserve">S. Turquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Leblanc</w:t>
+                <w:t xml:space="preserve">R. Diesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reynaud-Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacoste-Palasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy International Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2641-5256⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmra.2024.11.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248221v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic value of the wnt target and cancer-associated blood biomarker hPG80: ONCOPRO case-control prospective study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histology of colonic submucosal lesions reveals a high proportion of benign lesions that do not require R0 en bloc endoscopic resection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Paparel</w:t>
+                <w:t xml:space="preserve">Pierre Lafeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Medas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomarker Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40364-025-00793-z⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy International Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (CP), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2641-5256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223450v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing outcome after Cyberknife® radiotherapy for vestibular Schwannoma</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thrombectomy With Low ASPECTS: The Roles of Infarct Volume and Postacute Neurological Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Pialat</w:t>
+                <w:t xml:space="preserve">Helge Kniep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Gellißen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Thomalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bendszus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurens Winkelmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-025-09783-1⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (5), pp.1116-1127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.124.050052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411501v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a nurse-led safety planning intervention in emergency departments to prevent suicide reattempts: a stepped-wedge randomized controlled trial protocol (French multicentre randomized controlled trial with a stepped-wedge design)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Simon</w:t>
+                <w:t xml:space="preserve">Diagnostic value of the wnt target and cancer-associated blood biomarker hPG80: ONCOPRO case-control prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Couraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ceruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Badet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paparel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12912-025-03121-w⟩</w:t>
+              <w:t xml:space="preserve">Biomarker Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40364-025-00793-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142760v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Management During Pregnancy and Relapse Risk in Women With Multiple Sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
+                <w:t xml:space="preserve">Concordance of symptoms perceived by patients receiving haemodialysis and those reported by nurses and nephrologists: a cross-sectional, multicentre, observational study using the REIN registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Guerraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2025.2550⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (9), pp.sfaf239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfaf239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213583v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Misclassification of Binary Outcomes in External Control Arm Studies for Unanchored Indirect Comparisons: Simulations and Applied Example</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Cucherat</w:t>
+                <w:t xml:space="preserve">Hearing outcome after Cyberknife® radiotherapy for vestibular Schwannoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tournegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.70236⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-025-09783-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411480v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the intronic RFC1 expansion size in CANVAS phenotype: an oculomotor study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Latour</w:t>
+                <w:t xml:space="preserve">Reperfusion-dependent treatment effects of thrombectomy in patients with large ischemic infarcts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Gellißen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Thomalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bendszus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Broocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-025-13150-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17474930251387613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113653v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Ocular Relapse and Visual Prognosis in Sarcoid Uveitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margot Cargnelutti</w:t>
+                <w:t xml:space="preserve">Histological prediction and choice of the best resection strategy in front of a colorectal lesion &amp;gt; 2 cm: prospective comparison of endoscopic characterization, non-targeted and targeted biopsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2025.10.020⟩</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00464-024-11501-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393237v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs prédictifs de mortalité des hypertensions pulmonaires associées aux pneumopathies interstitielles diffuses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Lacoste-Palasset</w:t>
+                <w:t xml:space="preserve">Arterial Collaterals and Endovascular Treatment Effect in Acute Ischemic Stroke with Large Infarct: A Secondary Analysis of the TENSION Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurens Winkelmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Kniep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Thomalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bendszus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 314 (2), pp.877-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.242401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmra.2024.11.066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05308680v1</w:t>
+                <w:t xml:space="preserve">hal-05248203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Multi-Parametric MRI-Based Scoring System for Degenerative Cervical Myelopathy: The Severity on Imaging Myelopathy Score (SIMS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing a nurse-led safety planning intervention in emergency departments to prevent suicide reattempts: a stepped-wedge randomized controlled trial protocol (French multicentre randomized controlled trial with a stepped-wedge design)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berthiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Creatura</w:t>
+                <w:t xml:space="preserve">Aurélie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Patet</w:t>
+                <w:t xml:space="preserve">Maxime Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci15060557⟩</w:t>
+              <w:t xml:space="preserve">BMC Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12912-025-03121-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132322v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term psycho‐traumatic consequences of the COVID‐19 health crisis among emergency department healthcare workers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Douplat</w:t>
+                <w:t xml:space="preserve">Therapeutic Management During Pregnancy and Relapse Risk in Women With Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Curtet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mad Hélénie Elsensohn</w:t>
+                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smi.3478⟩</w:t>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (10), pp.994-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2025.2550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751341v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Health Consequences of the COVID‐19 Outbreak Among Emergency Department Healthcare Workers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Termoz</w:t>
+                <w:t xml:space="preserve">Accounting for Misclassification of Binary Outcomes in External Control Arm Studies for Unanchored Indirect Comparisons: Simulations and Applied Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Kassai-Koupai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jacquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Verbois</w:t>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2024/8871959⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (20-22), pp.e70236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.70236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751352v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of a screening and prevention procedure for risks associated with dysphagia in older patients in geriatric units: the DYSPHAGING pilot study protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the intronic RFC1 expansion size in CANVAS phenotype: an oculomotor study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Durlach</w:t>
+                <w:t xml:space="preserve">Ruben Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tripoz-Dit-Masson</w:t>
+                <w:t xml:space="preserve">Léo Vidoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Massé-Deragon</w:t>
+                <w:t xml:space="preserve">Isabelle Quadrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Subtil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Niasse-Sy</w:t>
+                <w:t xml:space="preserve">Philippe Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-081333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 272, pp.442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-025-13150-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04661606v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of green sign and chicken skin aspects for detecting malignancy of colorectal neoplasia in a prospective characterization study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rivory</w:t>
+                <w:t xml:space="preserve">Real-World efficacy and safety of combination nivolumab plus ipilimumab for Untreated, Unresectable, pleural Mesothelioma: The Meso-Immune (GFPC 04–2021) trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bylicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Lupu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Rostain</w:t>
+                <w:t xml:space="preserve">Florian Guisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Jacques</w:t>
+                <w:t xml:space="preserve">Arnaud Scherpereel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Swalduz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy International Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2350-9631⟩</w:t>
+              <w:t xml:space="preserve">Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194, pp.107866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2024.107866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751319v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIDOL study protocol for the assessment of intrathecal ziconotide antalgic efficacy for severe refractory neuropathic pain due to spinal cord lesions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Accurate height and length estimation in hospitalized children not fulfilling WHO criteria for standard measurement: a multicenter prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ford Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gervaise</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Haran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyvonne Tume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-024-08387-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 183 (10), pp.4275-4286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00431-024-05692-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751347v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traction-assisted endoscopic submucosal dissection for resection of ileocecal valve neoplasia: a French retrospective multicenter case series</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Jacques</w:t>
+                <w:t xml:space="preserve">Value of green sign and chicken skin aspects for detecting malignancy of colorectal neoplasia in a prospective characterization study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Figueiredo Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rivory</w:t>
+                <w:t xml:space="preserve">Alexandru Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2316-4910⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy International Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (07), pp.E924-E931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2350-9631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647951v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endovascular thrombectomy for acute ischaemic stroke with established large infarct (TENSION): 12-month outcomes of a multicentre, open-label, randomised trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">SPIDOL study protocol for the assessment of intrathecal ziconotide antalgic efficacy for severe refractory neuropathic pain due to spinal cord lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Brinzeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Hege Aamodt</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(24)00278-3⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-024-08387-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751325v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for laryngeal lesions in adult acute respiratory distress syndrome: A STROBE-compliant French case-control study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traction-assisted endoscopic submucosal dissection for resection of ileocecal valve neoplasia: a French retrospective multicenter case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Philouze</w:t>
+                <w:t xml:space="preserve">Clara Yzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Carsuzaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">Timothée Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fath</w:t>
+                <w:t xml:space="preserve">Jérémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Figueiredo Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2024.02.011⟩</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2316-4910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549536v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Ophthalmological Evaluation in Atopic Dermatitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility of a screening and prevention procedure for risks associated with dysphagia in older patients in geriatric units: the DYSPHAGING pilot study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Ouilhon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">O. Durlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hacard</w:t>
+                <w:t xml:space="preserve">S. Tripoz-Dit-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Jaulent</w:t>
+                <w:t xml:space="preserve">N. Massé-Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Niasse-Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000536233⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.e081333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-081333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549543v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04661606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prevalence of small intestine bacterial overgrowth in irritable bowel syndrome is much higher with lactulose than glucose breath test: Results of a retrospective monocentric study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic Resection of the Visible Scar After Incomplete Endoscopic Resection of Rectal Neuroendocrine Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Roman</w:t>
+                <w:t xml:space="preserve">Loïc Cheminel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mialon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Lepilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48 (9), pp.102482. </w:t>
+              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119 (2), pp.378-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2024.102482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14309/ajg.0000000000002516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884514v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Resection of the Visible Scar After Incomplete Endoscopic Resection of Rectal Neuroendocrine Tumors</w:t>
+                <w:t xml:space="preserve">The prevalence of small intestine bacterial overgrowth in irritable bowel syndrome is much higher with lactulose than glucose breath test: Results of a retrospective monocentric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Cheminel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Timothée Wallenhorst</w:t>
+                <w:t xml:space="preserve">François Mion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lepilliez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14309/ajg.0000000000002516⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (9), pp.102482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2024.102482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435460v1</w:t>
+                <w:t xml:space="preserve">hal-04884514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant la date d’arrivée du jeune patient au cabinet d’orthodontie : une étude sur 456 cas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Endovascular thrombectomy for acute ischaemic stroke with established large infarct (TENSION): 12-month outcomes of a multicentre, open-label, randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Thomalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Fiehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Bonekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hege Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L' Orthodontie francaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/orthodfr.2024.153⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (9), pp.883-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(24)00278-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751328v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness of endovascular thrombectomy for acute ischemic stroke with established large infarct in Germany: a decision tree and Markov model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Comprehensive Ophthalmological Evaluation in Atopic Dermatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Valeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Ouilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angelique Denis</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hacard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnis-2024-021837⟩</w:t>
+              <w:t xml:space="preserve">Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000536233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751307v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and Patient-Reported outcomes of atezolizumab plus chemotherapy with or without bevacizumab in stage IIIB/IV non-squamous non-small cell lung cancer with EGFR mutation, ALK rearrangement or ROS1 fusion progressing after targeted therapies (GFPC 06-2018 study)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk factors for laryngeal lesions in adult acute respiratory distress syndrome: A STROBE-compliant French case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Ricordel</w:t>
+                <w:t xml:space="preserve">L. Meguerditchian-Hoffmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lung Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2024.107843⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2024.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652518v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of pharmacological interventions for ADHD: protocol for an updated systematic review and dose–response network meta-analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Long‐term psycho‐traumatic consequences of the COVID‐19 health crisis among emergency department healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Curtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mad Hélénie Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13643-024-02675-1⟩</w:t>
+              <w:t xml:space="preserve">Stress and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (5), pp.e087444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smi.3478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751360v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioreactance assessment of cardiac output lacks reliability for the follow-up of patients with pulmonary hypertension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mental Health Consequences of the COVID‐19 Outbreak Among Emergency Department Healthcare Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Turquier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Traclet</w:t>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298727⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2024/8871959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650987v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between antifungal clinical practices and a new clinical decision support system ANTIFON-CLIC® for the treatment of invasive candidiasis: a retrospective multicentre study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facteurs influençant la date d’arrivée du jeune patient au cabinet d’orthodontie : une étude sur 456 cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pavese</w:t>
+                <w:t xml:space="preserve">Guillaume Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guichon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Gebeile-Chauty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkae118⟩</w:t>
+              <w:t xml:space="preserve">L' Orthodontie francaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (2), pp.153-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/orthodfr.2024.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04661848v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-World efficacy and safety of combination nivolumab plus ipilimumab for Untreated, Unresectable, pleural Mesothelioma: The Meso-Immune (GFPC 04–2021) trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost-effectiveness of endovascular thrombectomy for acute ischemic stroke with established large infarct in Germany: a decision tree and Markov model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gottschalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bylicki</w:t>
+                <w:t xml:space="preserve">Hans-Helmut König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Bonekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Guisier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Swalduz</w:t>
+                <w:t xml:space="preserve">Angelique Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lung Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2024.107866⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.jnis-2024-021837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnis-2024-021837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751314v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate height and length estimation in hospitalized children not fulfilling WHO criteria for standard measurement: a multicenter prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety and Patient-Reported outcomes of atezolizumab plus chemotherapy with or without bevacizumab in stage IIIB/IV non-squamous non-small cell lung cancer with EGFR mutation, ALK rearrangement or ROS1 fusion progressing after targeted therapies (GFPC 06-2018 study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyria Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ford Chessel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthiller</w:t>
+                <w:t xml:space="preserve">Gaëlle Rousseau-Bussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Haran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bourgeaud</w:t>
+                <w:t xml:space="preserve">Charles Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00431-024-05692-3⟩</w:t>
+              <w:t xml:space="preserve">Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.107843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2024.107843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751322v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of trajectories with mixed effects classification model: Inference taking into account classification uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of pharmacological interventions for ADHD: protocol for an updated systematic review and dose–response network meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Salanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dugourd</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Andrea Cipriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.9876⟩</w:t>
+              <w:t xml:space="preserve">Systematic Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13643-024-02675-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384305v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgery of primary lung carcinoid tumors at metastatic stage: A national study from the French Group of Endocrine Tumors ( GTE ) and ENDOCAN‐RENATEN network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioreactance assessment of cardiac output lacks reliability for the follow-up of patients with pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Turquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Lamkhioued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Duponchelle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Dansin</w:t>
+                <w:t xml:space="preserve">Julie Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.13331⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0298727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517673v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASO Visual Abstract: The Need of Centralization for Small Intestinal Neuroendocrine Tumor Surgery—A Cohort Study from the GTE-Endocan-RENATEN Network, the CentralChirSINET Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between antifungal clinical practices and a new clinical decision support system ANTIFON-CLIC® for the treatment of invasive candidiasis: a retrospective multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pavese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroin Kalifi</w:t>
+                <w:t xml:space="preserve">C. Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Deguelte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louis de Mestier</w:t>
+                <w:t xml:space="preserve">V. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1245/s10434-023-14382-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (6), pp.1407-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkae118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490348v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04661848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated prospective follow-up of Lynch syndrome is able to detect the majority of incident cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">Atezolizumab with or without bevacizumab and platinum-pemetrexed in patients with stage IIIB/IV non-squamous non-small cell lung cancer with EGFR mutation, ALK rearrangement or ROS1 fusion progressing after targeted therapies: A multicentre phase II open-label non-randomised study GFPC 06-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bylicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais Radj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2023.03.016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 183, pp.38-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2023.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179584v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural adaptation of the CRS-PRO questionnaire into French</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Performance of 11 Host Biomarkers Alone or in Combination in the Diagnosis of Late-Onset Sepsis in Hospitalized Neonates: The Prospective EMERAUDE Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abbas-Chorfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Cornaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Otolaryngology - Head and Neck Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40463-023-00683-0⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11061703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384204v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Need for Centralization for Small Intestinal Neuroendocrine Tumor Surgery: A Cohort Study from the GTE-Endocan-RENATEN Network, the CentralChirSINET Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis de Mestier</w:t>
+                <w:t xml:space="preserve">Distinct Immune Reconstitution Profiles Captured by Immune Functional Assays at 6 Months Post Allogeneic Hematopoietic Stem Cell Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alcazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1245/s10434-023-14276-8⟩</w:t>
+              <w:t xml:space="preserve">Transplantation and Cellular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.94.e1-94.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtct.2022.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490380v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival and modelled cancer antigen-125 ELIMination rate constant K score in ovarian cancer patients in first-line before poly(ADP-ribose) polymerase inhibitor era: A Gynaecologic Cancer Intergroup meta-analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulating H3K27 Methylated Nucleosome Plasma Concentration: Synergistic Information with Circulating Tumor DNA Molecular Profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna V. Tinker</w:t>
+                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Candiracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lescuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Benzerdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2023.112966⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom13081255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229567v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral but not axial muscle mass is associated with early mortality in bone metastatic lung cancer patients at diagnosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Chambard</w:t>
+                <w:t xml:space="preserve">Coordinated prospective follow-up of Lynch syndrome is able to detect the majority of incident cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouele Raby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105613⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2023.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179294v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real‐life challenges using personalized prognostic scoring systems in acute myeloid leukemia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bailly</w:t>
+                <w:t xml:space="preserve">Cross-cultural adaptation of the CRS-PRO questionnaire into French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Morisot</w:t>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Marceau</w:t>
+                <w:t xml:space="preserve">Jeremy Charriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.5408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Otolaryngology - Head and Neck Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40463-023-00683-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179587v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of functional recovery after foot and ankle surgery. Comparison of EFAS and SF36 scores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surgery of primary lung carcinoid tumors at metastatic stage: A national study from the French Group of Endocrine Tumors ( GTE ) and ENDOCAN‐RENATEN network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Ledru</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Lucie Duponchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel-Henri Fessy</w:t>
+                <w:t xml:space="preserve">Christine Do Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dansin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2023.103637⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.13331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217311v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of endoscopic submucosal dissection or full-thickness resection device to treat residual colorectal neoplasia after endoscopic resection: a multicenter historical cohort study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASO Visual Abstract: The Need of Centralization for Small Intestinal Neuroendocrine Tumor Surgery—A Cohort Study from the GTE-Endocan-RENATEN Network, the CentralChirSINET Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Albouys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Jacques</w:t>
+                <w:t xml:space="preserve">Maroin Kalifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Doumbe-Mandengue</w:t>
+                <w:t xml:space="preserve">Sophie Deguelte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2116-9930⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (2), pp.1144-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-023-14382-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549584v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health in hospitals: A cross-sectional study of the representations of professionals in a French university hospital</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering of trajectories with mixed effects classification model: Inference taking into account classification uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Guibert</w:t>
+                <w:t xml:space="preserve">Charlotte Dugourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ottavy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amna Abichou-Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2022.101703⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (25), pp.4570-4581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.9876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051166v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endovascular thrombectomy for acute ischaemic stroke with established large infarct: multicentre, open-label, randomised trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Hege Aamodt</w:t>
+                <w:t xml:space="preserve">The Need for Centralization for Small Intestinal Neuroendocrine Tumor Surgery: A Cohort Study from the GTE-Endocan-RENATEN Network, the CentralChirSINET Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroin Kalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Deguelte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (13), pp.8528-8541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-023-14276-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)02032-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04548493v1</w:t>
+                <w:t xml:space="preserve">hal-04490380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Long-term Effect of Pregnancy on the Course of Multiple Sclerosis Using Causal Inference</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
+                <w:t xml:space="preserve">Survival and modelled cancer antigen-125 ELIMination rate constant K score in ovarian cancer patients in first-line before poly(ADP-ribose) polymerase inhibitor era: A Gynaecologic Cancer Intergroup meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Corbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind M. Glasspool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozomu Yanaihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna V. Tinker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000206774⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2023.112966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963580v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Immune Reconstitution Profiles Captured by Immune Functional Assays at 6 Months Post Allogeneic Hematopoietic Stem Cell Transplantation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of functional recovery after foot and ankle surgery. Comparison of EFAS and SF36 scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Boccard</w:t>
+                <w:t xml:space="preserve">Tiphaine Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bodinier</w:t>
+                <w:t xml:space="preserve">Tanguy Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Henri Fessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation and Cellular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtct.2022.10.025⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.103637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2023.103637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179589v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating H3K27 Methylated Nucleosome Plasma Concentration: Synergistic Information with Circulating Tumor DNA Molecular Profiling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peripheral but not axial muscle mass is associated with early mortality in bone metastatic lung cancer patients at diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Lescuyer</w:t>
+                <w:t xml:space="preserve">Célia Dandache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Barthelemy</w:t>
+                <w:t xml:space="preserve">Cyrille Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazim Benzerdjeb</w:t>
+                <w:t xml:space="preserve">Emmanuel Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom13081255⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.105613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549560v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atezolizumab with or without bevacizumab and platinum-pemetrexed in patients with stage IIIB/IV non-squamous non-small cell lung cancer with EGFR mutation, ALK rearrangement or ROS1 fusion progressing after targeted therapies: A multicentre phase II open-label non-randomised study GFPC 06-2018</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real‐life challenges using personalized prognostic scoring systems in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+                <w:t xml:space="preserve">Anne Calleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2023.01.014⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.5656-5660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.5408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016683v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of 11 Host Biomarkers Alone or in Combination in the Diagnosis of Late-Onset Sepsis in Hospitalized Neonates: The Prospective EMERAUDE Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Cornaton</w:t>
+                <w:t xml:space="preserve">Use of endoscopic submucosal dissection or full-thickness resection device to treat residual colorectal neoplasia after endoscopic resection: a multicenter historical cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Yzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Baleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Albouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Doumbe-Mandengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11061703⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (11), pp.1002-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2116-9930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179297v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Adherence to recommendations after comprehensive geriatric assessment by mobile geriatric team during 500 home visits]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Subtil</w:t>
+                <w:t xml:space="preserve">Investigating the Long-term Effect of Pregnancy on the Course of Multiple Sclerosis Using Causal Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chambard</w:t>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (2), pp.208-216. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100 (12), pp.e1296-e1308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000206774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03830401v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of 11 host biomarkers alone or in combination in the diagnosis of late-onset sepsis in hospitalized neonates: the prospective EMERAUDE study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Cornaton</w:t>
+                <w:t xml:space="preserve">Mental health in hospitals: A cross-sectional study of the representations of professionals in a French university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Nohales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodriguez-Borlado-Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ottavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square - Preprint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2285630/v1⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (3), pp.101703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2022.101703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081989v1</w:t>
+                <w:t xml:space="preserve">hal-04051166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of opioid-free anesthesia on postoperative morphine consumption after bariatric surgery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mary-Charlotte Le-Goff</w:t>
+                <w:t xml:space="preserve">Endovascular thrombectomy for acute ischaemic stroke with established large infarct: multicentre, open-label, randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bendszus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Fiehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Bonekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hege Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Anesthesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 81, pp.110906. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 402 (10414), pp.1753-1763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinane.2022.110906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)02032-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179590v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practice and associated health conditions in patients aged 65 years or over.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prognosis of Old Intensive Care COVID-19 Patients at a Glance: The Senior COVID Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Vacheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bitker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiolliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ábrahám</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1015⟩</w:t>
+              <w:t xml:space="preserve">Turkish Journal of Anaesthesiology and Reanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (Supp1), pp.S57-s61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5152/tjar.2022.21321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179615v1</w:t>
+                <w:t xml:space="preserve">inserm-03830400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMAD2/3 mediate oncogenic effects of TGF-β in the absence of SMAD4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bertrand-Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Caligaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fenouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), pp.1068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-022-03994-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis of Old Intensive Care COVID-19 Patients at a Glance: The Senior COVID Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General practice and associated health conditions in patients aged 65 years or over.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Anaesthesiology and Reanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (Supp1), pp.S57-s61. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5152/tjar.2022.21321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03830400v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of smoking cessation on healing after foot and ankle surgery</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Host Biomarker Combinations for the Diagnosis of Serious Bacterial Infection in Young Febrile Children: A Double-Blind, Multicentre, Observational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Rozinthe</w:t>
+                <w:t xml:space="preserve">Aurélie Portefaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Ode</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel-Henri Fessy</w:t>
+                <w:t xml:space="preserve">Antoine Ouziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Besse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Basmaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Infectious Diseases, 11 (21), pp.6563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11216563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050371v1</w:t>
+                <w:t xml:space="preserve">hal-04179588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic endoscopic submucosal dissection for colorectal lesions with suspected deep invasion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Leblanc</w:t>
+                <w:t xml:space="preserve">Sporadic nonfunctional pancreatic neuroendocrine tumors: Risk of lymph node metastases and aggressiveness according to tumor size: A multicenter international study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Nappo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Zerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heidsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth J.M. Nieveen van Dijkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1866-8080⟩</w:t>
+              <w:t xml:space="preserve">Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 172 (3), pp.975-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surg.2022.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500038v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCP dédiée à l’onco-gériatrie : décisions et suivi à quatre mois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fadila Farsi</w:t>
+                <w:t xml:space="preserve">Endoscopic submucosal dissection combined with clip for closure of gastrointestinal fistulas including those refractory to previous therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (07), pp.700-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1641-7938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.01.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04179667v1</w:t>
+                <w:t xml:space="preserve">hal-04179672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes over time in anxiety, depression, and stress symptoms among healthcare workers in French emergency departments during the first COVID-19 outbreak</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Impact of smoking cessation on healing after foot and ankle surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Rozinthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Henri Fessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.08.028⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (7), pp.103338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899970v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sporadic nonfunctional pancreatic neuroendocrine tumors: Risk of lymph node metastases and aggressiveness according to tumor size: A multicenter international study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth J.M. Nieveen van Dijkum</w:t>
+                <w:t xml:space="preserve">Diagnostic endoscopic submucosal dissection for colorectal lesions with suspected deep invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Patenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Yzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surg.2022.04.013⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (02), pp.192-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1866-8080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179662v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Host Biomarker Combinations for the Diagnosis of Serious Bacterial Infection in Young Febrile Children: A Double-Blind, Multicentre, Observational Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RCP dédiée à l’onco-gériatrie : décisions et suivi à quatre mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ouziel</w:t>
+                <w:t xml:space="preserve">Alice Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Basmaci</w:t>
+                <w:t xml:space="preserve">Pascale Mere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rebaud</w:t>
+                <w:t xml:space="preserve">Hélène Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Farsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11216563⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (6), pp.659-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179588v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic submucosal dissection combined with clip for closure of gastrointestinal fistulas including those refractory to previous therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lambin</w:t>
+                <w:t xml:space="preserve">Changes over time in anxiety, depression, and stress symptoms among healthcare workers in French emergency departments during the first COVID-19 outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (07), pp.700-705. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 316, pp.194-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-1641-7938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179672v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décollement des attaches orthodontiques : évaluation du facteur temps et du type de dent</w:t>
+                <w:t xml:space="preserve">Effects of opioid-free anesthesia on postoperative morphine consumption after bariatric surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dingreville</w:t>
+                <w:t xml:space="preserve">Jean Berlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Valran</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Carabalona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Charlotte Le-Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L' Orthodontie francaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/orthodfr.2022.106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Anesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, pp.110906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinane.2022.110906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179586v1</w:t>
+                <w:t xml:space="preserve">hal-04179590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic characterization of colorectal neoplasia with different published classifications: comparative study involving CONECCT classification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dray</w:t>
+                <w:t xml:space="preserve">[Adherence to recommendations after comprehensive geriatric assessment by mobile geriatric team during 500 home visits]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy International Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1613-5328⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.208-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539465v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03830401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and Outcome of COVID-19 Positive and Negative Patients in French Emergency Departments During the First COVID-19 Outbreak: A Prospective Controlled Cohort Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Performance of 11 host biomarkers alone or in combination in the diagnosis of late-onset sepsis in hospitalized neonates: the prospective EMERAUDE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jacquin</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abbas-Chorfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Cornaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Western Journal of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5811/westjem.2022.7.57135⟩</w:t>
+              <w:t xml:space="preserve">Research Square - Preprint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2285630/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899992v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senior-COVID-Rea Cohort Study: A Geriatric Prediction Model of 30-day Mortality in Patients Aged over 60 Years in ICU for Severe COVID-19</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décollement des attaches orthodontiques : évaluation du facteur temps et du type de dent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dingreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Valran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gebeile-Chauty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L' Orthodontie francaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (4), pp.401-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/orthodfr.2022.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14336/ad.2021.1004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03755202v1</w:t>
+                <w:t xml:space="preserve">hal-04179586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluconazole in hypercalciuric patients with increased 1,25(OH)(2)D levels: the prospective, randomized, placebo-controlled, double-blind FLUCOLITH trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">Endoscopic characterization of colorectal neoplasia with different published classifications: comparative study involving CONECCT classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bonniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-022-06302-z⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy International Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (01), pp.E145 - E153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1613-5328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03830404v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the effectiveness and safety of mirtazapine versus escitalopram in alleviating cancer-associated poly-symptomatology (the MIR-P study)? A mixed-method randomized controlled trial protocol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluconazole in hypercalciuric patients with increased 1,25(OH)(2)D levels: the prospective, randomized, placebo-controlled, double-blind FLUCOLITH trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Aurélia Bertholet-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Portefaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Flammier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dhelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12904-022-00976-7⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06302-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179665v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03830404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Pediatric T Lymphoblastic Lymphoma Stratification Based on Minimal Disseminated Disease and NOTCH1/FBXW7 Status</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Senior-COVID-Rea Cohort Study: A Geriatric Prediction Model of 30-day Mortality in Patients Aged over 60 Years in ICU for Severe COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Abdo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">C. Falandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bitker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Aladjidi</w:t>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/hs9.0000000000000641⟩</w:t>
+              <w:t xml:space="preserve">Aging and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.614-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14336/ad.2021.1004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350319v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03755202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAN-e-PSY, a mobile application to improve case management and patient’s functioning in first episode psychosis: protocol for an open-label, multicentre, superiority, randomised controlled trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the effectiveness and safety of mirtazapine versus escitalopram in alleviating cancer-associated poly-symptomatology (the MIR-P study)? A mixed-method randomized controlled trial protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia El Oussoul</w:t>
+                <w:t xml:space="preserve">Guillaume Economos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Pavard</w:t>
+                <w:t xml:space="preserve">Marine Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Fabre</w:t>
+                <w:t xml:space="preserve">Elise Perceau-Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cellard</w:t>
+                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (9), pp.e050433. </w:t>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-050433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12904-022-00976-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03470977v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients With Digestive or Lung Cancer: Randomized Controlled Trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Management and Outcome of COVID-19 Positive and Negative Patients in French Emergency Departments During the First COVID-19 Outbreak: A Prospective Controlled Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Preau</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/25648⟩</w:t>
+              <w:t xml:space="preserve">Western Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (6), pp.897-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5811/westjem.2022.7.57135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179668v1</w:t>
+                <w:t xml:space="preserve">hal-03899992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic submucosal dissection combined with clip for closure of gastrointestinal fistulas including those refractory to previous therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lambin</w:t>
+                <w:t xml:space="preserve">Management and Prognosis of Localized Duodenal Neuroendocrine Neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gay-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1641-7938⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (8), pp.718-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000508102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470253v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic Response to Treatment and Outcomes in Pulmonary Hypertension Associated With Interstitial Lung Disease Versus Pulmonary Arterial Hypertension in Systemic Sclerosis: Data From a Study Identifying Prognostic Factors in Pulmonary Hypertension Associated With Interstitial Lung Disease</w:t>
+                <w:t xml:space="preserve">Trajectory clustering using mixed classification models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Chauvelot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amna Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.41512⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (15), pp.3425-3439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.8975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872276v1</w:t>
+                <w:t xml:space="preserve">hal-04384357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the risk factors specific to patient for debonding of orthodontic brackets?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PLAN-e-PSY, a mobile application to improve case management and patient’s functioning in first episode psychosis: protocol for an open-label, multicentre, superiority, randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia El Oussoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthodontie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/orthodfr.2021.53⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.e050433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-050433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179671v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03470977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otoskills training during covid-19 pandemic: a before-after study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The Effect of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients With Digestive or Lung Cancer: Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boutitie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Preau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12909-021-02706-8⟩</w:t>
+              <w:t xml:space="preserve">JMIR Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.e25648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/25648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03313260v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the optimal dose of ephedrine in the treatment of arterial hypotension due to general anesthesia in neonates and infants below 6 months old: the ephedrine study protocol for a randomized, open-label, controlled, dose escalation trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Toward Pediatric T Lymphoblastic Lymphoma Stratification Based on Minimal Disseminated Disease and NOTCH1/FBXW7 Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Trinquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Saunier</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aladjidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05155-2⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (10), pp.e641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/hs9.0000000000000641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179678v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the factors influencing the aesthetic requirement in the choice of orthodontic appliances in adults?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">What are the risk factors specific to patient for debonding of orthodontic brackets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dingreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Valran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gebeile-Chauty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthodontie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 92 (2), pp.239-255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/orthodfr.2021.46⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 92 (4), pp.391-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/orthodfr.2021.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179674v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of a patient-reported-outcome measure of carcinoid syndrome symptoms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+                <w:t xml:space="preserve">Otoskills training during covid-19 pandemic: a before-after study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Lièvre</w:t>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hautefeuille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 184 (5), pp.711-722. </w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EJE-20-1138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12909-021-02706-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179679v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03313260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Health issues of patients aged 65 years or over managed in general practice: which associations are remarkable?]</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Endoscopic submucosal dissection combined with clip for closure of gastrointestinal fistulas including those refractory to previous therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0970⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (07), pp.700-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1641-7938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525077v1</w:t>
+                <w:t xml:space="preserve">hal-04470253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients With Digestive or Lung Cancer: Randomized Controlled Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Preau</w:t>
+                <w:t xml:space="preserve">Hemodynamic Response to Treatment and Outcomes in Pulmonary Hypertension Associated With Interstitial Lung Disease Versus Pulmonary Arterial Hypertension in Systemic Sclerosis: Data From a Study Identifying Prognostic Factors in Pulmonary Hypertension Associated With Interstitial Lung Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Chauvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gamondes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Nieves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/25648⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (2), pp.295-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.41512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612797v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors associated with day-30 mortality in patients over 60 years old admitted in ICU for severe COVID-19: the Senior-COVID-Rea Multicentre Survey protocol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What are the factors influencing the aesthetic requirement in the choice of orthodontic appliances in adults?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Gremeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Valran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gebeile-Chauty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-044449⟩</w:t>
+              <w:t xml:space="preserve">Orthodontie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (2), pp.239-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/orthodfr.2021.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03452093v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fixed-duration, measurable residual disease–guided approach in CLL: follow-up data from the phase 2 ICLL-07 FILO trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Value of a patient-reported-outcome measure of carcinoid syndrome symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Michallet</w:t>
+                <w:t xml:space="preserve">Rosine Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Letestu</w:t>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Le Garff-Tavernier</w:t>
+                <w:t xml:space="preserve">Astrid Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Aanei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Ticchioni</w:t>
+                <w:t xml:space="preserve">Vincent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2020008164⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (5), pp.711-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-20-1138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231146v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of in vitro fertilization versus intrauterine insemination in patients with low anti-Müllerian hormone levels. A single-center retrospective study of 639 + 119 cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the optimal dose of ephedrine in the treatment of arterial hypotension due to general anesthesia in neonates and infants below 6 months old: the ephedrine study protocol for a randomized, open-label, controlled, dose escalation trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Szostek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Sapet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gavoille</w:t>
+                <w:t xml:space="preserve">P. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Sesques</w:t>
+                <w:t xml:space="preserve">O. Zerzaihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Freour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">C. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (3), pp.101874. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05155-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179685v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and Prognosis of Localized Duodenal Neuroendocrine Neoplasms</w:t>
+                <w:t xml:space="preserve">[Health issues of patients aged 65 years or over managed in general practice: which associations are remarkable?]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Gay-Chevallier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Perinel</w:t>
+                <w:t xml:space="preserve">Elodie Vandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Forestier</w:t>
+                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Hervieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Letrilliart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 111 (8), pp.718-727. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (4), pp.366-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000508102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179693v1</w:t>
+                <w:t xml:space="preserve">hal-03525077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory clustering using mixed classification models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The Effect of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients With Digestive or Lung Cancer: Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boutitie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Preau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.8975⟩</w:t>
+              <w:t xml:space="preserve">JMIR Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.e25648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/25648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384357v1</w:t>
+                <w:t xml:space="preserve">hal-04612797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The area between ROC curves, a non‐parametric method to evaluate a biomarker for patient treatment selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of in vitro fertilization versus intrauterine insemination in patients with low anti-Müllerian hormone levels. A single-center retrospective study of 639 + 119 cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Sapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sesques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Blangero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Côme Lepage</w:t>
+                <w:t xml:space="preserve">Thomas Freour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bimj.201900171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (3), pp.101874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176671v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of re-consultation and impact of the retainer on relapse and debonding rate ten years after removal of orthodontic appliances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fixed-duration, measurable residual disease–guided approach in CLL: follow-up data from the phase 2 ICLL-07 FILO trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Letestu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Le Garff-Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure de Launay</w:t>
+                <w:t xml:space="preserve">Carmen Aanei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Goumy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Ticchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthodontie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91 (3), pp.179-190. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (8), pp.1019-1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/orthodfr.2020.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020008164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179681v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of obesity among adult inpatients with COVID-19 in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors associated with day-30 mortality in patients over 60 years old admitted in ICU for severe COVID-19: the Senior-COVID-Rea Multicentre Survey protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Falandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caussy</w:t>
+                <w:t xml:space="preserve">A. Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pattou</w:t>
+                <w:t xml:space="preserve">M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Chalopin</w:t>
+                <w:t xml:space="preserve">J. Berthiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s2213-8587(20)30160-1⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.e044449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-044449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902548v1</w:t>
+                <w:t xml:space="preserve">inserm-03452093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of neoplastic change in large gastric hyperplastic polyps and recurrence after endoscopic resection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Vanbiervliet</w:t>
+                <w:t xml:space="preserve">Endoscopic submucosal dissection with double clip and rubber band traction for residual or locally recurrent colonic lesions after previous endoscopic mucosal resection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borathchakra Oung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 52 (06), pp.444-453. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1117-3166⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 52 (05), pp.383-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1104-5210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179697v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First‐line treatment of double‐hit and triple‐hit lymphomas: Survival and tolerance data from a retrospective multicenter French study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Favre</w:t>
+                <w:t xml:space="preserve">Prevalence of obesity among adult inpatients with COVID-19 in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.26068⟩</w:t>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (7), pp.562-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2213-8587(20)30160-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03823000v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the factors associated with mandibular asymmetries? A case-control study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Predictors of re-consultation and impact of the retainer on relapse and debonding rate ten years after removal of orthodontic appliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Goumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gebeile-Chauty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthodontie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 91 (3), pp.225-238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/orthodfr.2020.19⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 91 (3), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/orthodfr.2020.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179680v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration between academics, small pharmaceutical company and patient organizations in the development of a new formulation of cysteamine in nephropathic cystinosis: A successful story</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Vianey-Saban</w:t>
+                <w:t xml:space="preserve">Risk of neoplastic change in large gastric hyperplastic polyps and recurrence after endoscopic resection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lépilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Vanbiervliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.02.008⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (06), pp.444-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1117-3166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901890v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian method to estimate the optimal threshold of a marker used to select patients' treatment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First‐line treatment of double‐hit and triple‐hit lymphomas: Survival and tolerance data from a retrospective multicenter French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐charlotte Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sesques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Ghesquieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280218821394⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (3), pp.302 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.26068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974173v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03823000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to cysteamine in nephropathic cystinosis: A unique electronic monitoring experience for a better understanding. A prospective cohort study: CrYSTobs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The area between ROC curves, a non‐parametric method to evaluate a biomarker for patient treatment selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Blangero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segolene Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Roche</w:t>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lemoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Deschênes</w:t>
+                <w:t xml:space="preserve">Pierre Laurent-Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morin</w:t>
+                <w:t xml:space="preserve">Karine Le Malicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (3), pp.581-589. </w:t>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (6), pp.1476-1493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00467-020-04722-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bimj.201900171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271204v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Detection of Patients at Risk of Developing a Post-Traumatic Stress Disorder After an ICU Stay*</w:t>
+                <w:t xml:space="preserve">What are the factors associated with mandibular asymmetries? A case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Wawer</w:t>
+                <w:t xml:space="preserve">Audrey Baeumlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Viprey</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sandrine Hermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gebeile-Chauty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004551⟩</w:t>
+              <w:t xml:space="preserve">Orthodontie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (3), pp.225-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/orthodfr.2020.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179684v1</w:t>
+                <w:t xml:space="preserve">hal-04179680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scope of health problems managed by general practitioners in Mali and France: awaiting practice transition in sub-Saharan Africa?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaboration between academics, small pharmaceutical company and patient organizations in the development of a new formulation of cysteamine in nephropathic cystinosis: A successful story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Naville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">Georges Deschênes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Sy</w:t>
+                <w:t xml:space="preserve">Denis E. J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Marquis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Costes</w:t>
+                <w:t xml:space="preserve">Christine Vianey-Saban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmaa035⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (2), pp.169--173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179686v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients with Digestive System or Lung Cancer: Protocol for a Randomized Controlled Trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A Bayesian method to estimate the optimal threshold of a marker used to select patients' treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Blangero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Écochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/17232⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280218821394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612795v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and Interview-based Diurnal Sleepiness Inventory for measurement of sleepiness in patients referred for narcolepsy or idiopathic hypersomnia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Detection of Patients at Risk of Developing a Post-Traumatic Stress Disorder After an ICU Stay*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Bernard Floccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bastuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5664/jcsm.8574⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (11), pp.1572-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179689v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age- and Sex-Specific TSH Upper-Limit Reference Intervals in the General French Population: There Is a Need to Adjust Our Actual Practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scope of health problems managed by general practitioners in Mali and France: awaiting practice transition in sub-Saharan Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Naville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Raverot</w:t>
+                <w:t xml:space="preserve">Michel Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bonjour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Roucher-Boulez</w:t>
+                <w:t xml:space="preserve">Pierre Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9030792⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (5), pp.668-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmaa035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179695v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic submucosal dissection with double clip and rubber band traction for residual or locally recurrent colonic lesions after previous endoscopic mucosal resection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rivory</w:t>
+                <w:t xml:space="preserve">Adherence to cysteamine in nephropathic cystinosis: A unique electronic monitoring experience for a better understanding. A prospective cohort study: CrYSTobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Deschênes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1104-5210⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (3), pp.581-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00467-020-04722-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179698v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional and mechanical properties of growing cortical bone tissue: a study of the human fibula</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The Effects of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients with Digestive System or Lung Cancer: Protocol for a Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chauvenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rentler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uwe Wolfram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54016-1⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (7), pp.e17232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/17232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350155v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bench Assessment of the Effect of a Collapsible Tube on the Efficiency of a Mechanical Insufflation-Exsufflation Device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Observation and Interview-based Diurnal Sleepiness Inventory for measurement of sleepiness in patients referred for narcolepsy or idiopathic hypersomnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ricordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bastuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4187/respcare.06478⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (9), pp.1507-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5664/jcsm.8574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195509v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter Evaluation of Clinical Efficacy and Safety of Per-Oral Endoscopic Myotomy in Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age- and Sex-Specific TSH Upper-Limit Reference Intervals in the General French Population: There Is a Need to Adjust Our Actual Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Raverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Abeillon Du Payrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chone</w:t>
+                <w:t xml:space="preserve">Pauline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Familiari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Inoue</w:t>
+                <w:t xml:space="preserve">Florence Roucher-Boulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/mpg.0000000000002432⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Endocrinology &amp; Metabolism, 9 (3), pp.792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9030792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195288v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obinutuzumab and ibrutinib induction therapy followed by a minimal residual disease-driven strategy in patients with chronic lymphocytic leukaemia (ICLL07 FILO): a single-arm, multicentre, phase 2 trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Michallet</w:t>
+                <w:t xml:space="preserve">A 40 months follow-up of Ebola virus disease survivors in Guinea (Postebogui) reveals long-term detection of Ebola viral Ribonucleic Acid in semen and breast milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha Kabinet Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sarah Dilhuydy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">Mamadou Saliou Kalifa Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Rouillé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Mahé</w:t>
+                <w:t xml:space="preserve">N'Fally Magassouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-3026(19)30113-9⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (12), pp.ofz482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofz482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299505v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botulinum toxin for the treatment of hypercontractile esophagus: Results of a double‐blind randomized sham‐controlled study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicenter Evaluation of Clinical Efficacy and Safety of Per-Oral Endoscopic Myotomy in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Choné</w:t>
+                <w:t xml:space="preserve">P. Familiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Familiari</w:t>
+                <w:t xml:space="preserve">B. Von Rahden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkhard von Rahden</w:t>
+                <w:t xml:space="preserve">P. Desai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pankaj Desai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haruhiro Inoue</w:t>
+                <w:t xml:space="preserve">H. Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nmo.13587⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/mpg.0000000000002432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195507v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified table using validated diagnostic criteria is effective to improve characterization of colorectal polyps: the CONECCT teaching program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bench Assessment of the Effect of a Collapsible Tube on the Efficiency of a Mechanical Insufflation-Exsufflation Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lachal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Fabritius</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gonzalez</w:t>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Becq</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy International Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0962-9737⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (7), pp.752 - 759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4187/respcare.06478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195505v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripherally inserted central catheter with intracavitary electrocardiogram guidance: Malposition risk factors and indications for post-procedural control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compositional and mechanical properties of growing cortical bone tissue: a study of the human fibula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Monard</w:t>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lefèvre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Yohann Barla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Piriou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uwe Wolfram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1129729818781266⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.17629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54016-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179702v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic mucosal resection with anchoring of the snare tip: multicenter retrospective evaluation of effectiveness and safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obinutuzumab and ibrutinib induction therapy followed by a minimal residual disease-driven strategy in patients with chronic lymphocytic leukaemia (ICLL07 FILO): a single-arm, multicentre, phase 2 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sarah Dilhuydy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pioche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Wallenhorst</w:t>
+                <w:t xml:space="preserve">Valérie Rouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lepetit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rivory</w:t>
+                <w:t xml:space="preserve">Béatrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy International Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 07, pp.E1496 - E1502. </w:t>
+              <w:t xml:space="preserve">The Lancet Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (9), pp.e470-e479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-0990-9068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3026(19)30113-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195498v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 40 months follow-up of Ebola virus disease survivors in Guinea (Postebogui) reveals long-term detection of Ebola viral Ribonucleic Acid in semen and breast milk</w:t>
+                <w:t xml:space="preserve">Botulinum toxin for the treatment of hypercontractile esophagus: Results of a double‐blind randomized sham‐controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha Kabinet Keita</w:t>
+                <w:t xml:space="preserve">Adrien Choné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Vidal</w:t>
+                <w:t xml:space="preserve">Pietro Familiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Touré</w:t>
+                <w:t xml:space="preserve">Burkhard von Rahden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Saliou Kalifa Diallo</w:t>
+                <w:t xml:space="preserve">Pankaj Desai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N'Fally Magassouba</w:t>
+                <w:t xml:space="preserve">Haruhiro Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (12), pp.ofz482. </w:t>
+              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.e13587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofz482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nmo.13587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515224v1</w:t>
+                <w:t xml:space="preserve">hal-03195507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Delivery and Effects on Absolute Humidity of Low Tidal Volume by ICU Ventilators</w:t>
+                <w:t xml:space="preserve">A simplified table using validated diagnostic criteria is effective to improve characterization of colorectal polyps: the CONECCT teaching program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Moro</w:t>
+                <w:t xml:space="preserve">Martin Fabritius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loredana Baboi</w:t>
+                <w:t xml:space="preserve">Aymeric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hodane Yonis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Louis</w:t>
+                <w:t xml:space="preserve">Emmanuel Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (10), pp.1253-1263. </w:t>
+              <w:t xml:space="preserve">Endoscopy International Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07 (10), pp.E1197-E1206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4187/respcare.06132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-0962-9737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179701v1</w:t>
+                <w:t xml:space="preserve">hal-03195505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Effects of the Prone Positioning Maneuver on Lung and Chest Wall Mechanics in Patients with Acute Respiratory Distress Syndrome</w:t>
+                <w:t xml:space="preserve">Peripherally inserted central catheter with intracavitary electrocardiogram guidance: Malposition risk factors and indications for post-procedural control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Riad</w:t>
+                <w:t xml:space="preserve">Céline Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Mezidi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mathilde Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Guérin</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stephane David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201709-1853LE⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.128-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1129729818781266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04199311v1</w:t>
+                <w:t xml:space="preserve">hal-04179702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of iron deficiency in patients aged 75 years or older with heart failure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Endoscopic mucosal resection with anchoring of the snare tip: multicenter retrospective evaluation of effectiveness and safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lépilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11909/j.issn.1671-5411.2018.11.005⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy International Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07, pp.E1496 - E1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0990-9068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195516v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Demand Sildenafil as a Treatment for Raynaud Phenomenon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability of Tidal Volume in Average Volume Assured Pressure Support Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gaget</w:t>
+                <w:t xml:space="preserve">André Stagnara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Khouri</w:t>
+                <w:t xml:space="preserve">Loredana Baboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Mouhib</w:t>
+                <w:t xml:space="preserve">Pascale Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 169 (10), pp.694. </w:t>
+              <w:t xml:space="preserve">Respiratory Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (9), pp.1139-1146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7326/M18-0517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4187/respcare.05917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195517v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quadriparametric Model to Describe the Diversity of Waves Applied to Hormonal Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Unequal intra‐group variance in trajectory classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3414/ME17-01-0102⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (28), pp.4155-4166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.7921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179705v1</w:t>
+                <w:t xml:space="preserve">hal-04384365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quadriparametric Model to Describe the Diversity of Waves Applied to Hormonal Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-Term Effects of the Prone Positioning Maneuver on Lung and Chest Wall Mechanics in Patients with Acute Respiratory Distress Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rene Leiva</w:t>
+                <w:t xml:space="preserve">Zakaria Riad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Pyper</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mehdi Mezidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (03), pp.101-110. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197 (10), pp.1355-1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3414/ME17-01-0102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201709-1853LE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384372v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04199311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anal sphincter function as assessed by 3D high definition anorectal manometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Mion</w:t>
+                <w:t xml:space="preserve">Prevalence of iron deficiency in patients aged 75 years or older with heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Garros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Roman</w:t>
+                <w:t xml:space="preserve">Michel Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2017.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (11), pp.382-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11909/j.issn.1671-5411.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179706v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geriatric analysis from PRODIGE 20 randomized phase II trial evaluating bevacizumab + chemotherapy versus chemotherapy alone in older patients with untreated metastatic colorectal cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Quadriparametric Model to Describe the Diversity of Waves Applied to Hormonal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Aparicio</w:t>
+                <w:t xml:space="preserve">Thomas Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bouché</w:t>
+                <w:t xml:space="preserve">Rene Leiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Francois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Barbier</w:t>
+                <w:t xml:space="preserve">Cecilia Pyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.03.030⟩</w:t>
+              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (03), pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3414/ME17-01-0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012206v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital-acquired infections documented by repeated annual prevalence surveys over 15 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Mariat</w:t>
+                <w:t xml:space="preserve">A Quadriparametric Model to Describe the Diversity of Waves Applied to Hormonal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Leiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Pyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2017.11.008⟩</w:t>
+              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (03), pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3414/ME17-01-0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179707v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement focal par HIFU versus prostatectomie radicale robot-assistée pour cancer de la prostate localisé : résultats carcinologiques et fonctionnels à 1 an</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Colombel</w:t>
+                <w:t xml:space="preserve">On-Demand Sildenafil as a Treatment for Raynaud Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2018.07.285⟩</w:t>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (10), pp.694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7326/M18-0517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179700v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Optimal Medical Therapy at Discharge in Patients With Reperfused ST-Segment Elevation Myocardial Infarction on 1-Year Mortality (from the Regional RESCUe Registry)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Accuracy of Delivery and Effects on Absolute Humidity of Low Tidal Volume by ICU Ventilators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Baboi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hodane Yonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bochaton</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2017.11.002⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (10), pp.1253-1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4187/respcare.06132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847375v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of chronic lymphocytic leukemia patients achieving 5+ years of remission after FC-based first-line treatment: Retrospective observations from the FILO group</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Anal sphincter function as assessed by 3D high definition anorectal manometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.24951⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (4), pp.378-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946332v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les patients scoliotiques ont-ils un besoin de traitement orthodontique augmenté ? Une étude comparative sur 104 cas</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geriatric analysis from PRODIGE 20 randomized phase II trial evaluating bevacizumab + chemotherapy versus chemotherapy alone in older patients with untreated metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Retornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthodontie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/orthodfr/2018028⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195511v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal intra-group variance in trajectory classification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Hospital-acquired infections documented by repeated annual prevalence surveys over 15 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fascia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.7921⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (2), pp.136-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189956v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal intra‐group variance in trajectory classification</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Traitement focal par HIFU versus prostatectomie radicale robot-assistée pour cancer de la prostate localisé : résultats carcinologiques et fonctionnels à 1 an</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Matillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.7921⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (12), pp.603-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2018.07.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384365v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Tidal Volume in Average Volume Assured Pressure Support Mode</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effect of Optimal Medical Therapy at Discharge in Patients With Reperfused ST-Segment Elevation Myocardial Infarction on 1-Year Mortality (from the Regional RESCUe Registry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danka Tomasevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Louis</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dubien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4187/respcare.05917⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (4), pp.403-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179704v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vancomycin treatment is a risk factor for vancomycin-nonsusceptible Staphylococcus capitis sepsis in preterm neonates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pralong</w:t>
+                <w:t xml:space="preserve">Characteristics of chronic lymphocytic leukemia patients achieving 5+ years of remission after FC-based first-line treatment: Retrospective observations from the FILO group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Herbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Aurran-Schleinitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cymbalista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.03.022⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (1), pp.E24-E27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.24951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909043v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrutinib in very elderly patients with relapsed/refractory chronic lymphocytic leukemia: A real-world experience of 71 patients treated in France: A study from the French Innovative Leukemia Organization (FILO) group</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les patients scoliotiques ont-ils un besoin de traitement orthodontique augmenté ? Une étude comparative sur 104 cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gebeile-Chauty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.24715⟩</w:t>
+              <w:t xml:space="preserve">Orthodontie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (4), pp.355-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/orthodfr/2018028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653723v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative classification to mixture modeling for longitudinal counts or binary measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Unequal intra-group variance in trajectory classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280214549040⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (28), pp.4155-4166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.7921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179711v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cementless lateralized stems in primary THA: Mid-term survival and risk factors for failure in 172 stems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sudden death risk score specifically for hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ha Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Courtin</w:t>
+                <w:t xml:space="preserve">Marc Cerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Viste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">Ivanny Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Catin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Desmarchelier</w:t>
+                <w:t xml:space="preserve">Muaamar Al-Gobari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2016.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (11), pp.2178-2184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000001451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576514v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Ebola RNA Persistence in Semen: A Report From the Postebogui Cohort in Guinea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">Vancomycin treatment is a risk factor for vancomycin-nonsusceptible Staphylococcus capitis sepsis in preterm neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Delaunay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alpha Kabinet Keita</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rasigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Saliou Sow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Touré</w:t>
+                <w:t xml:space="preserve">Patricia Martins-Simões</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/cix210⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (11), pp.839-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773727v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sudden death risk score specifically for hypertension</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ibrutinib in very elderly patients with relapsed/refractory chronic lymphocytic leukemia: A real-world experience of 71 patients treated in France: A study from the French Innovative Leukemia Organization (FILO) group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cerou</w:t>
+                <w:t xml:space="preserve">Sophie Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivanny Marchant</w:t>
+                <w:t xml:space="preserve">Arnaud Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muaamar Al-Gobari</w:t>
+                <w:t xml:space="preserve">Helene Lequeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sarah Dilhuydy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000001451⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (6), pp.E105 - E107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.24715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179710v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the 4-mg intravenous dexamethasone suppression test in differentiating Cushing disease from pseudo-Cushing syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">An alternative classification to mixture modeling for longitudinal counts or binary measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Raverot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Subtil</w:t>
+                <w:t xml:space="preserve">Olayidé Boussari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vouillarmet</w:t>
+                <w:t xml:space="preserve">Mathieu Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2015.11.001⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.453-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280214549040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850356v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CopyMean: A new method to predict monotone missing values in longitudinal studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cementless lateralized stems in primary THA: Mid-term survival and risk factors for failure in 172 stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lacombe</w:t>
+                <w:t xml:space="preserve">Cyril Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ecochard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Viste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Catin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2016.04.010⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (1), pp. 15-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2016.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012370v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">kmlShape: An Efficient Method to Cluster Longitudinal Data (Time-Series) According to Their Shapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mamoun Benghezal</w:t>
+                <w:t xml:space="preserve">Dynamics of Ebola RNA Persistence in Semen: A Report From the Postebogui Cohort in Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Tarak</w:t>
+                <w:t xml:space="preserve">Charlotte Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha Kabinet Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Andrieu</w:t>
+                <w:t xml:space="preserve">Mamadou Saliou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (12), pp.1788 - 1790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/cix210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467694v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le médecin généraliste face à la prise en charge de « l’allergie au médicament » : un éclairage sur la pratique actuelle en région Rhône-Alpes, et perspectives d’amélioration</w:t>
+                <w:t xml:space="preserve">kmlShape: An Efficient Method to Cluster Longitudinal Data (Time-Series) According to Their Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.-A. Huynh</w:t>
+                <w:t xml:space="preserve">Christophe Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lungoci</w:t>
+                <w:t xml:space="preserve">Mamoun Benghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Nosbaum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Subtil</w:t>
+                <w:t xml:space="preserve">Driss Tarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2016.02.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314934v1</w:t>
+                <w:t xml:space="preserve">hal-01467694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du retard de croissance intra-utérin sur la concentration sérique maternelle du PlGF (Placental Growth Factor) : une étude cas-témoin</w:t>
               </w:r>
@@ -18512,51 +18529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boisson-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-C. Rudigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18626,3565 +18643,3974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early diagnosis of gestational trophoblastic neoplasia based on trajectory classification with compartment modeling</w:t>
+                <w:t xml:space="preserve">Le médecin généraliste face à la prise en charge de « l’allergie au médicament » : un éclairage sur la pratique actuelle en région Rhône-Alpes, et perspectives d’amélioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Burny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">V.-A. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Golfier</w:t>
+                <w:t xml:space="preserve">E. Lungoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Massardier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Hajri</w:t>
+                <w:t xml:space="preserve">Audrey Nosbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hacard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (5), pp.401-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2016.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-015-0106-y⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016414v1</w:t>
+                <w:t xml:space="preserve">hal-02314934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bench evaluation of fraction of oxygen in air delivery and tidal volume accuracy in home care ventilators available for hospital use</w:t>
+                <w:t xml:space="preserve">CopyMean: A new method to predict monotone missing values in longitudinal studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Baboi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">C. Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guerin</w:t>
+                <w:t xml:space="preserve">A. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd.2016.12.64⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132, pp.29-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2016.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016392v1</w:t>
+                <w:t xml:space="preserve">hal-02012370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we identify response markers to antihypertensive drugs? First results from the Ideal Trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Performance of the 4-mg intravenous dexamethasone suppression test in differentiating Cushing disease from pseudo-Cushing syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Baguet</w:t>
+                <w:t xml:space="preserve">J. Vouillarmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of human hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (1), pp.22-27. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (1), pp.30-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/jhh.2014.29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044768v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of variability in adherence to HIV antiretroviral therapy on the immunovirological response and mortality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early diagnosis of gestational trophoblastic neoplasia based on trajectory classification with compartment modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bastard</w:t>
+                <w:t xml:space="preserve">C. Burny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Iwaz</w:t>
+                <w:t xml:space="preserve">F. Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15, pp.10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2288-15-10⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 16, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-015-0106-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044972v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The precision–recall curve overcame the optimism of the receiver operating characteristic curve in rare diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A bench evaluation of fraction of oxygen in air delivery and tidal volume accuracy in home care ventilators available for hospital use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baboi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.02.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (12), pp.3639-3647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2016.12.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152066v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The precision–recall curve overcame the optimism of the receiver operating characteristic curve in rare diseases</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sequential combination of gemcitabine, vinorelbine, pegylated liposomal doxorubicin and Brentuximab as a bridge regimen to transplant in relapsed or refractory Hodgkin lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As. Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (7), pp.e269-e271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2015.124784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025619v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 18F-FDG-PET maximum standardized uptake value &amp;gt; 10 represents a novel valid marker for discerning Richter’s Syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The precision–recall curve overcame the optimism of the receiver operating characteristic curve in rare diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ozenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10428194.2015.1099643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (8), pp.855-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314981v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially regularized mixture model for lesion segmentation with application to stroke patients</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An 18F-FDG-PET maximum standardized uptake value &amp;gt; 10 represents a novel valid marker for discerning Richter’s Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sesques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Rabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Itti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tordot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biostatistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biostatistics/kxv004⟩</w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (6), pp.1474-1477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10428194.2015.1099643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025620v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhancement of ROC curves made them clinically relevant for diagnostic-test comparison and optimal-threshold determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The precision–recall curve overcame the optimism of the receiver operating characteristic curve in rare diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ozenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 68, pp.752-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 68, pp.855-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018972v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential combination of gemcitabine, vinorelbine, pegylated liposomal doxorubicin and Brentuximab as a bridge regimen to transplant in relapsed or refractory Hodgkin lymphoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Harel</w:t>
+                <w:t xml:space="preserve">Can we identify response markers to antihypertensive drugs? First results from the Ideal Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2015.124784⟩</w:t>
+              <w:t xml:space="preserve">Journal of human hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.22-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jhh.2014.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025604v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxaliplatin, fluorouracil, and leucovorin with or without cetuximab in patients with resected stage III colon cancer (PETACC-8): an open-label, randomised phase 3 trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Folprecht</w:t>
+                <w:t xml:space="preserve">Impact of variability in adherence to HIV antiretroviral therapy on the immunovirological response and mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boussari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2288-15-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045524v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemcitabine plus cisplatin versus chemoradiotherapy in locally advanced biliary tract cancer: Federation Francophone de Cancerologie Digestive 9902 phase II randomised study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Spatially regularized mixture model for lesion segmentation with application to stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ozenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ostergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.580-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biostatistics/kxv004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045109v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxaliplatin, fluorouracil, and leucovorin with or without cetuximab in patients with resected stage III colon cancer (PETACC-8): an open-label, randomised phase 3 trial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">An enhancement of ROC curves made them clinically relevant for diagnostic-test comparison and optimal-threshold determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.752-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1470-2045(14)70227-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04179712v1</w:t>
+                <w:t xml:space="preserve">hal-02018972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we identify response markers to antihypertensive drugs? First results from the Ideal Trial.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the optimal threshold for a diagnostic biomarker in case of complex biomarker distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Hypertension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6947-14-53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005386v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the optimal threshold for a diagnostic biomarker in case of complex biomarker distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Modeling the seasonality of Anopheles gambiae s.s. biting rates in a South Benin sanitary zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boussari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djenontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1472-6947-14-53⟩</w:t>
+              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.237-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/trstmh/tru027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045525v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the seasonality of Anopheles gambiae s.s. biting rates in a South Benin sanitary zone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Gemcitabine plus cisplatin versus chemoradiotherapy in locally advanced biliary tract cancer: Federation Francophone de Cancerologie Digestive 9902 phase II randomised study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Phelip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vendrely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Iwaz</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.2975-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072974v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geriatric Factors Predict Chemotherapy Feasibility: Ancillary Results of FFCD 2001-02 Phase III Study in First-Line Chemotherapy for Metastatic Colorectal Cancer in Elderly Patients</w:t>
+                <w:t xml:space="preserve">Oxaliplatin, fluorouracil, and leucovorin with or without cetuximab in patients with resected stage III colon cancer (PETACC-8): an open-label, randomised phase 3 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aparicio</w:t>
+                <w:t xml:space="preserve">Julien Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Jouve</w:t>
+                <w:t xml:space="preserve">Josep Tabernero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Teillet</w:t>
+                <w:t xml:space="preserve">Enrico Mini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Gargot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">Gunnar Folprecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31 (11), pp.1464 - 1470. </w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (8), pp.862-873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/jco.2012.42.9894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(14)70227-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186380v1</w:t>
+                <w:t xml:space="preserve">hal-04179712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Differences in Immune Reconstitution: A Multicentric Cohort Analysis in Sub-Saharan Africa</w:t>
+                <w:t xml:space="preserve">Oxaliplatin, fluorouracil, and leucovorin with or without cetuximab in patients with resected stage III colon cancer (PETACC-8): an open-label, randomised phase 3 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Maman</w:t>
+                <w:t xml:space="preserve">J. Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pujades-Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Subtil</w:t>
+                <w:t xml:space="preserve">J. Tabernero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinoges</w:t>
+                <w:t xml:space="preserve">E. Mini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mcguire</w:t>
+                <w:t xml:space="preserve">G. Folprecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.862-873</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698038v1</w:t>
+                <w:t xml:space="preserve">hal-02045524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments ont the article of C.-Y Lai L. tian and E.F. Schisterman ont the &amp;quot;Exact confience interval estimation for the Youden index and its corresponding optimal cut-point</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can we identify response markers to antihypertensive drugs? First results from the Ideal Trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueyffier F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subtil F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bejan-Angoulvant T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baguet Jp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 55, pp.3379-3380</w:t>
+              <w:t xml:space="preserve">Journal of Human Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.doi: 10.1038/jhh.2014.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698240v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust non-linear mixed modelling of longitudinal PSA levels after prostate cancer treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Geriatric Factors Predict Chemotherapy Feasibility: Ancillary Results of FFCD 2001-02 Phase III Study in First-Line Chemotherapy for Metastatic Colorectal Cancer in Elderly Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Gargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.3816⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (11), pp.1464 - 1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/jco.2012.42.9894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04179713v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian method to estimate the optimal threshold of a longitudinal biomarker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Gender Differences in Immune Reconstitution: A Multicentric Cohort Analysis in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pujades-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539245v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthologie de l'utilisation des biomarqueurs quantitatifs longitudinaux pour l'aide à la décision en médecine. Application aux PSA dans le cancer de la prostate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Comments ont the article of C.-Y Lai L. tian and E.F. Schisterman ont the &amp;quot;Exact confience interval estimation for the Youden index and its corresponding optimal cut-point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, --, pp.1393-1402</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55, pp.3379-3380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698241v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust non-linear mixed modelling of longitudinal PSA levels after prostate cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29, pp.573-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Modeling-free Method Provides Accurate Estimates of Sensitivity and Specificity of Longitudinal Disease Biomarkers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Robust non-linear mixed modelling of longitudinal PSA levels after prostate cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (5), pp.573-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.3816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428383v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive diagnosis and prognosis of liver cirrhosis: a comparison of biological scores elastometry and metabolic liver function tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian method to estimate the optimal threshold of a longitudinal biomarker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Gastroenterology &amp; Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, --, pp.1-9</w:t>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52(3), pp.333-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539376v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual-based model to describe a bullhead population dynamics including temperature variations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Méthologie de l'utilisation des biomarqueurs quantitatifs longitudinaux pour l'aide à la décision en médecine. Application aux PSA dans le cancer de la prostate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Subtil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 215, pp.377-392</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, --, pp.1393-1402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428158v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Simple Modeling-free Method Provides Accurate Estimates of Sensitivity and Specificity of Longitudinal Disease Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pouteil-Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48(3), pp.299-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noninvasive diagnosis and prognosis of liver cirrhosis: a comparison of biological scores elastometry and metabolic liver function tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Gastroenterology &amp; Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, --, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An individual-based model to describe a Bullhead population dynamic including temperature variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kielbassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 215, pp.377-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An individual-based model to describe a bullhead population dynamics including temperature variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kielbassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 215, pp.377-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFPC 06-2018 : étude de phase II, multicentrique, ouverte et non randomisée évaluant l’association sel de platine-pémétrexed-atézolizumab (±bévacizumab) pour les patients atteints d’un cancer du poumon non à petites cellules non épidermoïde de stade IIIB/IV présentant une mutation de l’EGFR, un réarrangement de l’ALK ou une fusion du ROS1 et progressant après des thérapies ciblées orales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bylicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Tomasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Radj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Guisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Marseille, France. pp.35-36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmra.2022.11.524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of prior distributions elicited from expert opinions previous to Bayesian inference. Application to personalized medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayes 2019 (Bayesian Biostatistics conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux élevé de réponse complète (RC) avec maladie résiduelle (MRD) indétectable dans la moelle après une stratégie d’épargne de chimiothérapie guidée par la MRD en première ligne de traitement dans la leucémie lymphoïde chronique (LLC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Dilhuydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Congrès de la Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An individual-based model for describing the bullhead population dynamics in a river network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th european conference on ecological modelling ECEM 07, Trieste, ITA, 27-30 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Trieste, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22194,404 +22620,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMMUNORARE 5 : A national platform of 5 academic phase II trials coordinated by Lyon University Hospital to assess the safety and the efficacy of the immunotherapy with domvanalimab + zimberelimab combination in patients with advanced rare cancers-The B3 Thymomas and Thymic Carcinomas Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Duruisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dansin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 ASCO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien à long terme d’une réponse complète avec maladie résiduelle indétectable après une stratégie de traitement combinant de l’ibrutinib à une immunochimiothérapie ≪ adaptée ≫ chez les patients atteints d’une leucémie lymphoïde chronique non antérieurement traitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Dilhuydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40e Congrès de la Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Paris, France. 26 (S4), pp.125, 2020, Hématologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance of Long-Term Undetectable Minimal Residual Disease after Combination of Ibrutinib with Abbreviated Chemotherapy in the Icll-07 Filo Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Dilhuydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st Annual Meeting and Exposition of the American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Orlando, United States. 134 (Suppl 1), pp.3038, 2019, Blood</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22601,114 +23027,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de l’utilisation des biomarqueurs quantitatifs longitudinaux pour l’aide à la décision en médecine. Application aux PSA dans le cancer de la prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applications [stat.AP]. Université Claude Bernard Lyon I, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01435684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId882"/>
+      <w:footerReference w:type="default" r:id="rId899"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22855,51 +23281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05395685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit You" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Kagimura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Glasspool" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mcneish" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgc.2025.102719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2025-336762" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Gelli&#223;en" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Thomalla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bendszus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Broocks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17474930251387613" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Winkelmeier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Kniep" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.242401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafeuille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Daire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rostain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Saurin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-024-11501-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.124.050052" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05351932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Guerraoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hanf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pelletier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf239" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Medas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2641-5256" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ceruse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00793-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-05411501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bachelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tournegros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Pialat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09783-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vacher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03121-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Page" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2025.2550" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-05411480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai-Koupai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vidoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13150-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abramowicz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jacquot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siriphanh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cargnelutti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2025.10.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diesler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loriau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoste-Palasset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2024.11.066" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morgado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthiller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Creatura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Patet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15060557" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Curtet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3478" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verbois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8871959" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04661606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durlach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tripoz-Dit-Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mass&#233;-Deragon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subtil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Niasse-Sy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-081333" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751319v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lupu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Jacques" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2350-9631" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Brinzeu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perreton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gervaise" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08387-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Yzet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Wallenhorst" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Figueiredo Ferreira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2316-4910" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751325v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Fiehler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bonekamp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hege Aamodt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(24)00278-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meguerditchian-Hoffmeyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philouze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fath" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2024.02.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Valeille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ouilhon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaulent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000536233" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mialon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2024.102482" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435460v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cheminel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepilliez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ajg.0000000000002516" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gebeile-Chauty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/orthodfr.2024.153" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751307v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gottschalk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Helmut K&#246;nig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Denis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnis-2024-021837" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652518v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Amari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rousseau-Bussac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ricordel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2024.107843" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751360v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Salanti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cipriani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-024-02675-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Turquier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Lamkhioued" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Traclet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298727" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04661848v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bienvenu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae118" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751314v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bylicki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guisier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherpereel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Swalduz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2024.107866" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ford Chessel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Haran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvonne Tume" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bourgeaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-024-05692-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dugourd" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abichou-Klich" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9876" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517673v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duponchelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baudin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dansin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13331" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroin Kalifi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deguelte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Afchain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Mestier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-023-14382-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179584v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calavas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouele Raby" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2023.03.016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Charriot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Michel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40463-023-00683-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490380v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-023-14276-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229567v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind M. Glasspool" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Yanaihara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Tinker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2023.112966" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179294v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dandache" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Chambard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105613" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calleja" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loschi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Morisot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.5408" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217311v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chausse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ledru" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourn&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Henri Fessy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103637" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Baleur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albouys" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doumbe-Mandengue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2116-9930" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051166v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Nohales" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblanc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez-Borlado-Salazar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guibert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottavy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.101703" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02032-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03963580v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000206774" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179589v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conrad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boccard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bodinier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2022.10.025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549560v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Candiracci" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lescuyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barthelemy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Benzerdjeb" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13081255" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04016683v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Radj" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2023.01.014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179297v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pons" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abbas-Chorfa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cornaton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11061703" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03830401v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauget" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jomard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Termoz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chambard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1036" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081989v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2285630/v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179590v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berlier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carabalona" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo T&#234;te" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouffard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Charlotte Le-Goff" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinane.2022.110906" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179615v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03915470v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bertrand-Chapel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Caligaris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fenouil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Savary" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aires" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03994-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03830400v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Vacheron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bitker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiolliere" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#193;brah&#225;m" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/tjar.2022.21321" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050371v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rozinthe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ode" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103338" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500038v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Patenotte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1866-8080" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179667v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schwartz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labrosse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.01.014" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899970v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.08.028" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179662v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perinel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Nappo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zerbi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heidsma" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth J.M. Nieveen van Dijkum" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2022.04.013" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179588v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portefaix" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ouziel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Basmaci" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rebaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216563" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179672v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1641-7938" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179586v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dingreville" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Valran" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/orthodfr.2022.106" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03539465v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonniaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gonzalez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1613-5328" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899992v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5811/westjem.2022.7.57135" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03755202v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falandry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Collange" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/ad.2021.1004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03830404v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bertholet-Thomas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Flammier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dhelens" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06302-z" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179665v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Economos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alexandre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-022-00976-7" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03350319v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trinquand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Plesa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Abdo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aladjidi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hs9.0000000000000641" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03470977v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia El Oussoul" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pavard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fabre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050433" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179668v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Souquet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25648" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470253v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872276v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvelot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gamondes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nieves" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41512" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179671v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/orthodfr.2021.53" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313260v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tringali" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02706-8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179678v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szostek" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucher" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerzaihi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saunier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05155-2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179674v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gremeret" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/orthodfr.2021.46" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179679v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Guimbaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hautefeuille" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-1138" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525077v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandroz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letrilliart" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0970" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612797v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03452093v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malapert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthiller" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-044449" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03231146v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Michallet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Letestu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Garff-Tavernier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Aanei" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ticchioni" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008164" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179685v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sapet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sesques" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freour" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101874" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179693v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gay-Chevallier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forestier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000508102" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384357v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Klich" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8975" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176671v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blangero" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent-Puig" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Malicot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201900171" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179681v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Launay" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Goumy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/orthodfr.2020.17" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902548v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caussy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalopin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-8587(20)30160-1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179697v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Petit" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pilliez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vanbiervliet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1117-3166" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823000v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Laude" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebras" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ghesquieres" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Favre" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26068" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179680v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baeumlin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hermer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/orthodfr.2020.19" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901890v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Desch&#234;nes" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vianey-Saban" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.02.008" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01974173v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; &#201;cochard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218821394" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271204v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Gaillard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemoine" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-020-04722-0" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179684v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wawer" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floccard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004551" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179686v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Naville" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Sy" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marquis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costes" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaa035" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612795v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chauvenet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rentler" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17232" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179689v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricordeau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5664/jcsm.8574" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179695v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Abeillon Du Payrat" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perrin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roucher-Boulez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9030792" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179698v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faller" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borathchakra Oung" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1104-5210" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350155v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Barla" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Wolfram" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54016-1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195509v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lachal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.06478" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195288v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chone" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Familiari" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Von Rahden" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desai" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Inoue" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mpg.0000000000002432" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299505v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Dilhuydy" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouill&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mah&#233;" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(19)30113-9" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195507v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chon&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Familiari" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard von Rahden" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Desai" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiro Inoue" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13587" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195505v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fabritius" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coron" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0962-9737" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179702v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lef&#232;vre" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piriou" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane David" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1129729818781266" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195498v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pioche" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepetit" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0990-9068" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515224v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Kabinet Keita" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vidal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Kalifa Diallo" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Fally Magassouba" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofz482" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179701v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Moro" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Baboi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodane Yonis" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.06132" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04199311v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Riad" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mezidi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201709-1853LE" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195516v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mini" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chuzeville" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11909/j.issn.1671-5411.2018.11.005" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195517v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Giai" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mouhib" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M18-0517" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179705v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Abdullah" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchard" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Leiva" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pyper" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3414/ME17-01-0102" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384372v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179706v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garros" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Damon" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2017.12.004" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02012206v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aparicio" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouch&#233;" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Francois" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Retornaz" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.03.030" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179707v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spiga" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grattard" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fascia" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariat" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.11.008" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179700v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnouil" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Matillon" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2018.07.285" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847375v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danka Tomasevic" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dubien" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bochaton" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2017.11.002" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946332v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillermin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran-Schleinitz" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cymbalista" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.24951" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195511v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Servant" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/orthodfr/2018028" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-B758F2V0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03189956v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7921" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384365v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179704v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stagnara" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nesme" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.05917" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909043v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rasigade" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martins-Sim&#245;es" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pralong" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.03.022" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01653723v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michallet" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campidelli" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lequeu" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournilhac" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.24715" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179711v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olayid&#233; Boussari" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bastard" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Etard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280214549040" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576514v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viste" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desmarchelier" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2016.10.011" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773727v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delaunay" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Sow" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix210" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179710v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ha Le" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cerou" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanny Marchant" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaamar Al-Gobari" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001451" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850356v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouvel" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raverot" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vouillarmet" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.11.001" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012370v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genolini" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacombe" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecochard" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.04.010" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467694v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Benghezal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Tarak" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150738" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314934v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-A. Huynh" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lungoci" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nosbaum" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.02.007" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F06QH6N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314943v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margossian" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson-Gaudin" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-C. Rudigoz" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubernard" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.11.005" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJSQL5RK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016414v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burny" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massardier" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hajri" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0106-y" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016392v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baboi" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2016.12.64" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044768v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueyffier" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zerbib" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Baguet" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jhh.2014.29" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044972v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boussari" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bastard" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-15-10" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152066v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ozenne" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.02.010" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025619v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314981v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Rabe" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Itti" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tordot" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2015.1099643" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025620v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ozenne" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ostergaard" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxv004" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018972v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.01.003" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025604v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As. Michallet" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillermin" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deau" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebras" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harel" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.124784" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045524v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taieb" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabernero" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mini" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folprecht" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045109v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Phelip" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vendrely" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostain" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Jouve" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179712v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taieb" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Tabernero" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mini" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Folprecht" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(14)70227-X" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005386v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueyffier F." TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subtil F." TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejan-Angoulvant T." TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baguet Jp" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045525v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-53" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072974v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moiroux" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djenontin" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/tru027" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186380v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jouve" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Teillet" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gargot" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2012.42.9894" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698038v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maman" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pujades-Rodriguez" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinoges" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcguire" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031078" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698240v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179713v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabilloud" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.3816" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPD8Q7TC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539245v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698241v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539437v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428383v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouteil-Noble" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toussaint" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villard" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539376v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forestier" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumortier" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillaud" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ecochard" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romana" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428158v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pont" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591370v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265867v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tomasini" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Radj" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2022.11.524" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04933188v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubert" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305149v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Michallet" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Dilhuydy" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouille" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laribi" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590272v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05449160v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Duruisseaux" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besse" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cousin" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945820v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mah&#233;" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427562v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahe" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01435684v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05593872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siriphanh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jacquot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cargnelutti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas El Jammal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo-2025-328902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diesler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Turquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoste-Palasset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02233-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05395685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit You" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Kagimura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Glasspool" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mcneish" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgc.2025.102719" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05593880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Mebarki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Ilie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bournaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/his.70148" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2025-336762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abramowicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2025.10.020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morgado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthiller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Creatura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Patet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15060557" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diesler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loriau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoste-Palasset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2024.11.066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafeuille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Medas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hamel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leblanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2641-5256" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Kniep" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Gelli&#223;en" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Thomalla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bendszus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Winkelmeier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.124.050052" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ceruse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00793-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05351932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Guerraoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hanf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pelletier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf239" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-05411501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bachelet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tournegros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Pialat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09783-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Meyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Broocks" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17474930251387613" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Daire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rostain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Saurin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-024-11501-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.242401" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vacher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03121-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Page" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2025.2550" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-05411480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai-Koupai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70236" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hermann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vidoni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13150-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751314v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bylicki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guisier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherpereel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Swalduz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2024.107866" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ford Chessel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Haran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvonne Tume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bourgeaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-024-05692-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751319v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lupu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Jacques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2350-9631" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751347v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Brinzeu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perreton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gervaise" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08387-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Yzet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Wallenhorst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Figueiredo Ferreira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2316-4910" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04661606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durlach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tripoz-Dit-Masson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mass&#233;-Deragon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subtil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Niasse-Sy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-081333" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cheminel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepilliez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ajg.0000000000002516" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mialon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2024.102482" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751325v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Fiehler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bonekamp" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hege Aamodt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(24)00278-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Valeille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ouilhon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaulent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000536233" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meguerditchian-Hoffmeyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philouze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fath" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2024.02.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751341v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Curtet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3478" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751352v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verbois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8871959" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gebeile-Chauty" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/orthodfr.2024.153" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751307v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gottschalk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Helmut K&#246;nig" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Denis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnis-2024-021837" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652518v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Amari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rousseau-Bussac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ricordel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2024.107843" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751360v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Salanti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cipriani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-024-02675-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650987v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Lamkhioued" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Traclet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298727" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04661848v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bienvenu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leray" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae118" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04016683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Radj" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2023.01.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179297v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pons" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abbas-Chorfa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cornaton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11061703" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conrad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boccard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bodinier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2022.10.025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Candiracci" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lescuyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barthelemy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Benzerdjeb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13081255" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179584v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calavas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouele Raby" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2023.03.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384204v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Charriot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Michel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40463-023-00683-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517673v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duponchelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baudin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dansin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13331" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490348v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroin Kalifi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deguelte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Afchain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Mestier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-023-14382-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384305v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dugourd" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abichou-Klich" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9876" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490380v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-023-14276-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229567v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind M. Glasspool" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Yanaihara" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Tinker" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2023.112966" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217311v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chausse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ledru" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourn&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Henri Fessy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103637" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179294v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dandache" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Confavreux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Chambard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105613" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179587v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calleja" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loschi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Morisot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.5408" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549584v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Baleur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albouys" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doumbe-Mandengue" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2116-9930" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03963580v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000206774" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051166v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Nohales" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblanc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez-Borlado-Salazar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guibert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottavy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.101703" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548493v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02032-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03830400v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Vacheron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bitker" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiolliere" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#193;brah&#225;m" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/tjar.2022.21321" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03915470v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bertrand-Chapel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Caligaris" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fenouil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Savary" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aires" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03994-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179615v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1015" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179588v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portefaix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ouziel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Basmaci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rebaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216563" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179662v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perinel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Nappo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zerbi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heidsma" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth J.M. Nieveen van Dijkum" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2022.04.013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179672v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1641-7938" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050371v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rozinthe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ode" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besse" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103338" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500038v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Patenotte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1866-8080" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179667v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schwartz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labrosse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.01.014" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899970v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.08.028" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179590v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berlier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carabalona" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo T&#234;te" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouffard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Charlotte Le-Goff" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinane.2022.110906" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03830401v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauget" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jomard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Termoz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chambard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1036" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081989v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2285630/v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179586v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dingreville" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Valran" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/orthodfr.2022.106" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03539465v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonniaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gonzalez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1613-5328" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03830404v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bertholet-Thomas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Flammier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dhelens" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06302-z" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03755202v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falandry" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Collange" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/ad.2021.1004" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179665v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Economos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alexandre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-022-00976-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899992v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5811/westjem.2022.7.57135" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179693v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gay-Chevallier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forestier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000508102" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384357v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Klich" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8975" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03470977v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia El Oussoul" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pavard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fabre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050433" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179668v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Souquet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25648" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03350319v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trinquand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Plesa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Abdo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aladjidi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hs9.0000000000000641" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179671v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/orthodfr.2021.53" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313260v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tringali" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02706-8" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470253v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872276v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvelot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gamondes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nieves" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41512" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179674v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gremeret" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/orthodfr.2021.46" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179679v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Guimbaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hautefeuille" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-1138" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179678v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szostek" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucher" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerzaihi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saunier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05155-2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525077v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandroz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letrilliart" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0970" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612797v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179685v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sapet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sesques" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freour" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101874" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03231146v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Michallet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Letestu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Garff-Tavernier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Aanei" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ticchioni" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008164" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03452093v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malapert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthiller" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-044449" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179698v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faller" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borathchakra Oung" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1104-5210" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902548v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caussy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalopin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-8587(20)30160-1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179681v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Launay" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Goumy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/orthodfr.2020.17" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179697v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Petit" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pilliez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vanbiervliet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1117-3166" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823000v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Laude" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebras" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ghesquieres" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Favre" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26068" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176671v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blangero" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent-Puig" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Malicot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201900171" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179680v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baeumlin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hermer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/orthodfr.2020.19" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901890v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Desch&#234;nes" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vianey-Saban" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.02.008" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01974173v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; &#201;cochard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218821394" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179684v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wawer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floccard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004551" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179686v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Naville" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Sy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marquis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costes" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaa035" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271204v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Gaillard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemoine" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-020-04722-0" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612795v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chauvenet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rentler" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17232" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179689v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricordeau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5664/jcsm.8574" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179695v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Abeillon Du Payrat" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perrin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roucher-Boulez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9030792" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515224v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Kabinet Keita" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vidal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Kalifa Diallo" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Fally Magassouba" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofz482" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195288v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chone" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Familiari" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Von Rahden" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desai" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Inoue" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mpg.0000000000002432" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195509v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lachal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.06478" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350155v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Barla" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Wolfram" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54016-1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299505v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Dilhuydy" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouill&#233;" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mah&#233;" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(19)30113-9" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195507v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chon&#233;" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Familiari" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard von Rahden" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Desai" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiro Inoue" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13587" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195505v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fabritius" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coron" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0962-9737" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179702v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lef&#232;vre" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piriou" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane David" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1129729818781266" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195498v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pioche" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepetit" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0990-9068" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179704v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stagnara" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Baboi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nesme" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.05917" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384365v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7921" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04199311v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Riad" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mezidi" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201709-1853LE" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195516v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mini" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chuzeville" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11909/j.issn.1671-5411.2018.11.005" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179705v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Abdullah" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Leiva" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pyper" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3414/ME17-01-0102" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384372v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195517v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Giai" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mouhib" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M18-0517" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179701v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Moro" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodane Yonis" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.06132" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179706v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garros" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Damon" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2017.12.004" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02012206v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aparicio" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouch&#233;" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Francois" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Retornaz" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.03.030" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46TGVL2W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179707v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spiga" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grattard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fascia" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariat" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.11.008" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179700v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnouil" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Matillon" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombel" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2018.07.285" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847375v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danka Tomasevic" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dubien" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bochaton" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2017.11.002" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946332v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillermin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran-Schleinitz" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cymbalista" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.24951" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195511v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Servant" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/orthodfr/2018028" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-B758F2V0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03189956v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179710v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ha Le" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cerou" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanny Marchant" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaamar Al-Gobari" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001451" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909043v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rasigade" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martins-Sim&#245;es" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pralong" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.03.022" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01653723v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michallet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campidelli" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lequeu" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournilhac" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.24715" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179711v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olayid&#233; Boussari" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bastard" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Etard" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280214549040" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576514v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viste" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catin" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desmarchelier" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2016.10.011" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773727v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delaunay" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Sow" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix210" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467694v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Benghezal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Tarak" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150738" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314943v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margossian" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson-Gaudin" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-C. Rudigoz" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubernard" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.11.005" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJSQL5RK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314934v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-A. Huynh" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lungoci" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nosbaum" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.02.007" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F06QH6N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012370v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genolini" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacombe" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecochard" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.04.010" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850356v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouvel" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raverot" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vouillarmet" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.11.001" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S68T67T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016414v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burny" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massardier" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hajri" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0106-y" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016392v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baboi" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2016.12.64" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025604v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As. Michallet" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillermin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deau" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebras" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harel" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.124784" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152066v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ozenne" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.02.010" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314981v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Rabe" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Itti" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tordot" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2015.1099643" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025619v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044768v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueyffier" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zerbib" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Baguet" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jhh.2014.29" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044972v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boussari" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bastard" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-15-10" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025620v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ozenne" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ostergaard" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxv004" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018972v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.01.003" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045525v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-53" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072974v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moiroux" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djenontin" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/tru027" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045109v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Phelip" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vendrely" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostain" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Jouve" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179712v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taieb" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Tabernero" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mini" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Folprecht" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(14)70227-X" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045524v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taieb" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabernero" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mini" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folprecht" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005386v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueyffier F." TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subtil F." TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejan-Angoulvant T." TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baguet Jp" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186380v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jouve" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Teillet" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gargot" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2012.42.9894" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698038v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maman" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pujades-Rodriguez" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinoges" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcguire" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031078" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698240v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539437v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179713v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabilloud" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.3816" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPD8Q7TC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539245v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698241v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428383v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouteil-Noble" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toussaint" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villard" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539376v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forestier" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumortier" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillaud" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ecochard" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romana" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591370v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428158v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pont" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265867v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tomasini" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Radj" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2022.11.524" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04933188v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubert" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305149v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Michallet" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Dilhuydy" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouille" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laribi" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590272v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05449160v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Duruisseaux" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besse" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cousin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945820v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mah&#233;" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427562v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahe" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01435684v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>