--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,674 +66,808 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling-shrinkage properties of compacted Karal soils from North and Far North Cameroon: a physicochemical and geotechnical approach</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Impact of tunnelling on piles in Parisian subsoil: dataset of in-situ measurements in the ground and on three instrumented piles” [Data in Brief 47 (2023) 108971]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemankreo Bakaiyang</w:t>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Duc</w:t>
+                <w:t xml:space="preserve">Denis Branque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Boussafir</w:t>
+                <w:t xml:space="preserve">Agathe Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+                <w:t xml:space="preserve">Wassim Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Madjadoumbaye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (10), pp.2345 - 2365. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.112590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2024.2314114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101817v1</w:t>
+                <w:t xml:space="preserve">hal-05572655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The swell-shrink properties of intact and disturbed clayey and marly soils : the disturbance effect</w:t>
+                <w:t xml:space="preserve">Swelling-shrinkage properties of compacted Karal soils from North and Far North Cameroon: a physicochemical and geotechnical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamis Makki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lemankreo Bakaiyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Madjadoumbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of GEOMATE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21660/2024.121.g13230⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (10), pp.2345 - 2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2024.2314114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754314v1</w:t>
+                <w:t xml:space="preserve">hal-05101817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and strain dependency of pile stiffness : impact on pile behavior and pile loading test results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The swell-shrink properties of intact and disturbed clayey and marly soils : the disturbance effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Minatchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of GEOMATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (104), pp.101-108. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 27 (121), pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21660/2024.121.g13230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21660/2023.104.s8564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04092000v1</w:t>
+                <w:t xml:space="preserve">hal-04754314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full scale study of pile response to EPBS tunnelling on a Grand Paris Express site</w:t>
+                <w:t xml:space="preserve">Time and strain dependency of pile stiffness : impact on pile behavior and pile loading test results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wassim Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Michalski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nader Elayni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Minatchy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tust.2022.104492⟩</w:t>
+              <w:t xml:space="preserve">International Journal of GEOMATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (104), pp.101-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21660/2023.104.s8564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092569v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Full scale study of pile response to EPBS tunnelling on a Grand Paris Express site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124, pp.104492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tust.2022.104492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Climate Change Adaptation of Geo-Structures in Europe: Emerging Issues and Future Steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Insana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Antonette Beroya-Eitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Barla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauke Zachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Žlender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (12), pp.488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geosciences11120488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -743,1952 +877,1952 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional numerical modelling of long-term thermo-mechanical behaviour of energy pile in clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changhao Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Mroueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkievicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge study of a reduced model of a geothermal pile loaded horizontally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Khamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DELTARES; TU Delft, Oct 2024, Delft, Netherlands. 6p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53243/ECPMG2024-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COOP Project: Energy piles under combined loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Mroueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII European Conference on Soil Mechanics and Geotechnical Engineering - ECSMGE24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lisbonne, Portugal. pp.3171-3175, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003431749-623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viaducs sud-est de la 3ème ligne de métro de Toulouse : comportement des pieux dans la molasse toulousaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Givet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement des argiles gonflantes du Cameroun, de type Karal, traitées pour des applications en construction routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemankreo Bakaiyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Madjadoumbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of bearing capacity and settlement using penetrometer design method for shallow foundation and load transfer curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Benz Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.A. Luong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cone Penetration Testing 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gottardi &amp; Tonni, Jun 2022, Bologne, Italy. pp.1058-1064, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003308829-160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des pieux à la tarière creuse dans les sables homométriques du nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Habert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais d'expansion pressiométriques avec mesure de pression interstitielle – application sur le site du Larivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Georgios Karagiannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Peronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savatier Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais sur fondations superficielles et dimensionnement au pénétromètre dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Tuan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Benz Navarette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais de cisaillement de fondation géothermique : boîte de cisaillement innovante</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nouveau montage expérimental pour l'étude du comportement d'une fondation mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Elayni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719816v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau montage expérimental pour l'étude du comportement d'une fondation mixte</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Essais de cisaillement de fondation géothermique : boîte de cisaillement innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kheireddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719857v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limons du projet Canal Seine-Nord Europe : évaluation des traitements pour un emploi en étanchéité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwadoud Mehenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation de l'essai in-situ de chargement uniaxial au Dilatosol : application en chambre d'étalonnage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rispal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limons du canal Seine Nord Europe : des traitements étudiés pour un emploi optimal en bajoyer d'écluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Queste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais de chargement de semelles sur inclusions rigides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between energy geostructures in the same aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Regnicoli Benitez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2835,51 +2969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemankreo Bakaiyang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Madjadoumbaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2314114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04754314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Makki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2024.121.g13230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04092000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minatchy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2023.104.s8564" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092569v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104492" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Insana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Antonette Beroya-Eitner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Zachert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;lender" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11120488" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkievicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Khamis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04741798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-623" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cochez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves de Lamballerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Givet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benz Navarrete" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Luong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-160" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Habert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Georgios Karagiannopoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peronne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savatier Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Luong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Benz Navarette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kheireddine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719857v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Poti&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rispal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bizien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fanelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bohn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brian&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461323v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Regnicoli Benitez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemankreo Bakaiyang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Madjadoumbaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2314114" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04754314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Makki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2024.121.g13230" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04092000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minatchy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2023.104.s8564" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104492" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Insana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Antonette Beroya-Eitner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Zachert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;lender" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11120488" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344029v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkievicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Khamis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04741798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-623" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cochez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves de Lamballerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Givet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benz Navarrete" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Luong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-160" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Habert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Georgios Karagiannopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peronne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savatier Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Luong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Benz Navarette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kheireddine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Poti&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rispal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720253v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bizien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fanelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bohn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brian&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Regnicoli Benitez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>