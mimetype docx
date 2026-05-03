--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -851,51 +851,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1006,674 +1006,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge study of a reduced model of a geothermal pile loaded horizontally</w:t>
+                <w:t xml:space="preserve">Long term settlement assessment of shallow foundation and extended duration of load step during pressuremeter test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Khamis</w:t>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daoud Dirir Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Symposium on Pressuremeters (ISP8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université du luxembourg, Sep 2025, Luxembourg, Luxembourg</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737286v1</w:t>
+                <w:t xml:space="preserve">hal-05589271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COOP Project: Energy piles under combined loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+                <w:t xml:space="preserve">Small scale pressuremeter for shallow foundation model tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+                <w:t xml:space="preserve">Daoud Dirir Mohammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+                <w:t xml:space="preserve">Taisuke Sanagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII European Conference on Soil Mechanics and Geotechnical Engineering - ECSMGE24</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Symposium on Pressuremeters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Sep 2025, Luxemboug, Luxembourg. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741798v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viaducs sud-est de la 3ème ligne de métro de Toulouse : comportement des pieux dans la molasse toulousaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+                <w:t xml:space="preserve">Centrifuge study of a reduced model of a geothermal pile loaded horizontally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Khamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Cochez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Givet</w:t>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DELTARES; TU Delft, Oct 2024, Delft, Netherlands. 6p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/ECPMG2024-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720092v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement des argiles gonflantes du Cameroun, de type Karal, traitées pour des applications en construction routière</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COOP Project: Energy piles under combined loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIII European Conference on Soil Mechanics and Geotechnical Engineering - ECSMGE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lisbonne, Portugal. pp.3171-3175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003431749-623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720169v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of bearing capacity and settlement using penetrometer design method for shallow foundation and load transfer curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+                <w:t xml:space="preserve">M.A. Benz Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.A. Luong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cone Penetration Testing 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gottardi &amp; Tonni, Jun 2022, Bologne, Italy. pp.1058-1064, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003308829-160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des pieux à la tarière creuse dans les sables homométriques du nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1682,1147 +1656,1393 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Habert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais d'expansion pressiométriques avec mesure de pression interstitielle – application sur le site du Larivot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+                <w:t xml:space="preserve">Viaducs sud-est de la 3ème ligne de métro de Toulouse : comportement des pieux dans la molasse toulousaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Georgios Karagiannopoulos</w:t>
+                <w:t xml:space="preserve">Jean-Yves de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Peronne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Givet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720127v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais sur fondations superficielles et dimensionnement au pénétromètre dynamique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh-Tuan Luong</w:t>
+                <w:t xml:space="preserve">Etude du comportement des argiles gonflantes du Cameroun, de type Karal, traitées pour des applications en construction routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemankreo Bakaiyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Benz Navarette</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Madjadoumbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720164v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau montage expérimental pour l'étude du comportement d'une fondation mixte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Essais d'expansion pressiométriques avec mesure de pression interstitielle – application sur le site du Larivot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Georgios Karagiannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Peronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savatier Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719857v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais de cisaillement de fondation géothermique : boîte de cisaillement innovante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Badinier</w:t>
+                <w:t xml:space="preserve">Essais sur fondations superficielles et dimensionnement au pénétromètre dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kheireddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+                <w:t xml:space="preserve">Anh-Tuan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Benz Navarette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719816v1</w:t>
+                <w:t xml:space="preserve">hal-03720164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limons du projet Canal Seine-Nord Europe : évaluation des traitements pour un emploi en étanchéité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+                <w:t xml:space="preserve">Nouveau montage expérimental pour l'étude du comportement d'une fondation mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Elayni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719845v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation de l'essai in-situ de chargement uniaxial au Dilatosol : application en chambre d'étalonnage.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+                <w:t xml:space="preserve">Essais de cisaillement de fondation géothermique : boîte de cisaillement innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kheireddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719839v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limons du canal Seine Nord Europe : des traitements étudiés pour un emploi optimal en bajoyer d'écluse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Boussafir</w:t>
+                <w:t xml:space="preserve">Limons du projet Canal Seine-Nord Europe : évaluation des traitements pour un emploi en étanchéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwadoud Mehenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720253v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais de chargement de semelles sur inclusions rigides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Bohn</w:t>
+                <w:t xml:space="preserve">Interprétation de l'essai in-situ de chargement uniaxial au Dilatosol : application en chambre d'étalonnage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720128v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les limons du canal Seine Nord Europe : des traitements étudiés pour un emploi optimal en bajoyer d'écluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Queste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais de chargement de semelles sur inclusions rigides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactions between energy geostructures in the same aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Regnicoli Benitez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2969,51 +3189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemankreo Bakaiyang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Madjadoumbaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2314114" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04754314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Makki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2024.121.g13230" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04092000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minatchy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2023.104.s8564" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104492" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Insana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Antonette Beroya-Eitner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Zachert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;lender" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11120488" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344029v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkievicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Khamis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04741798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-623" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cochez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves de Lamballerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Givet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benz Navarrete" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Luong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-160" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Habert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Georgios Karagiannopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peronne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savatier Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Luong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Benz Navarette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kheireddine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Poti&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rispal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720253v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bizien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fanelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bohn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brian&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Regnicoli Benitez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemankreo Bakaiyang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Madjadoumbaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2314114" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04754314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Makki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2024.121.g13230" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04092000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minatchy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2023.104.s8564" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104492" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Insana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Antonette Beroya-Eitner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Zachert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;lender" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11120488" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344029v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkievicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Dirir Mohammad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Sanagawa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Khamis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04741798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-623" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benz Navarrete" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Luong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-160" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Habert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cochez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves de Lamballerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Givet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Georgios Karagiannopoulos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peronne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savatier Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Luong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Benz Navarette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kheireddine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Poti&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rispal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bizien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fanelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720128v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bohn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brian&#231;on" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Regnicoli Benitez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>