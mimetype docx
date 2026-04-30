--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -173,178 +173,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amartya Sen : liberté, égalité et complexité dans un monde inégalitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tarrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98 (2), pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.098.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension. Thierry POUCH. Essai sur l’histoire des rapports entre l’agriculture et le capitalisme, Paris, Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tarrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (1), pp.205-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557471v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04631031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation en question. Capitalisme et injustice</w:t>
               </w:r>
@@ -823,100 +823,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dannequin Introduction à Joseph Alois Schumpeter. Une théorie du capitalisme</w:t>
+                <w:t xml:space="preserve">Note de lecture. Frédéric Lordon. Figures du communisme, 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tarrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28 (1), pp.222-225</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918851v1</w:t>
+                <w:t xml:space="preserve">hal-03698334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx, Schumpeter et les classes sociales</w:t>
               </w:r>
@@ -987,714 +987,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture. Frédéric Lordon. Figures du communisme, 2021.</w:t>
+                <w:t xml:space="preserve">Continuité et ruptures chez Cohen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tarrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.3-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dannequin Introduction à Joseph Alois Schumpeter. Une théorie du capitalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tarrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.222-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Continuité et ruptures chez Cohen.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Olin Wright (1947-2019): classes and utopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tarrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarrit Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cescontexto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorry, We Missed You -Unveiling the XXI st Century Proletarian Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tarrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.84-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.v24.6330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marxisme et théorie néoclassique. La reconstruction incertaine de John Roemer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tarrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/2 (78), pp.27-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep1.078.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements et limites du ‘marxisme analytique’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tarrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Philosophica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.106-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24894/StPh-fr.2020.79008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une dépression économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tarrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des fondements éthiques de la critique du capitalisme par Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tarrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (2), pp.3-20</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpec.202.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...194 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une &amp;quot;fiscalité verte&amp;quot; pour la transition écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tarrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Possibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570569v1</w:t>
-              </w:r>
-[...301 lines deleted...]
-                <w:t xml:space="preserve">hal-02515968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du texte d’Henri Jorda. « Deux genres de paresse à l’âge industriel : les enquêtes des “Philanthropes” du xixe siècle et la réfutation de Lafargue »</w:t>
               </w:r>
@@ -2239,178 +2239,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sobre a orientação econômica do partido da Frente Nacional (Front National)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tarrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciência e luta de classes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (2), pp.68-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zur wirtschaftlichen Ausrichtung des Front National</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tarrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kurswechsel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019662v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02020961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Cohen (author), J. Wolff (ed.), Lectures on the History of Moral and Political Philosophy</w:t>
               </w:r>
@@ -5367,173 +5367,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Another Marxism: a delimitation of Analytical Marxism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tarrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Meijer; W. J. M. Heijman; J. A. C. van Ophem; B. H. J. Verstegen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heterodox views on economics and the economy of the global society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.81-91, 2006, Mansholt publications series, ISSN 1871-9309, 978-90-76998-96-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marxisme et philosophie analytique : un essai de réconciliation autour de Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tarrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Calori; Ludovic Chevalier; Christian Nadeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le politique et ses normes : les débats contemporains en philosophie politique : actes du Colloque international jeunes chercheurs sur "Les méthodes en philosophie politique", Université Rennes I, 28 février, 1er et 2 mars 2005 / organisé par l'UFR de philosophie de l'Université de Rennes I et l'Équipe d'accueil 1270 "Philosophie des normes" ; avec la collaboration de l'École doctorale "Droit, Science politique, Philosophie" de Rennes et le Centre de Recherche en Éthique de l'université de Montréal (CREUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-102, 2006, L'Univers des normes, ISSN 1761-8800, 2-7535-0301-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021148v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02021182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5763,151 +5763,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The explosion of the current world crisis: an illustration of the instability of capitalism. A Marxist view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tarrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une interprétation marxienne de la crise économique mondiale en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tarrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020899v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02020890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et transformation sociale chez Marx et Cohen</w:t>
               </w:r>
@@ -7111,51 +7111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarrit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557471v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.098.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100188v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dannequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.071.0175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686093v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v24.6330" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarrit Fabien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02570569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.078.0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/StPh-fr.2020.79008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.202.0157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09425-8.p.0227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l-Thomas Ravix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021330v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leonor Loureiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Boito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Becker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselis Batista" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vefa Saygin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613406293223" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92C3D8C83B96259193D61074834C0ED75E10BA18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferrone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03273036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048513v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Vandamme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41233-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224660v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020878v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02021354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03273032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brenner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Glick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Cohen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarrit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631031v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.098.0063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100188v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dannequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.071.0175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918851v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarrit Fabien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v24.6330" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.078.0027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/StPh-fr.2020.79008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.202.0157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02570569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09425-8.p.0227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l-Thomas Ravix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021330v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leonor Loureiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Boito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Becker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselis Batista" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vefa Saygin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613406293223" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92C3D8C83B96259193D61074834C0ED75E10BA18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferrone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03273036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048513v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Vandamme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41233-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224660v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020878v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02021354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03273032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brenner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Glick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Cohen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>