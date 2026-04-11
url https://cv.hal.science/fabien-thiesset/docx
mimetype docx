--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -214,252 +214,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-by-scale kinetic energy budgets in multiphase turbulence</w:t>
+                <w:t xml:space="preserve">Statistical properties of compressible isothermal turbulence from sub- to supersonic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Vahé</w:t>
+                <w:t xml:space="preserve">C. Federrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1025, pp.A63. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 703, pp.A209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429999v1</w:t>
+                <w:t xml:space="preserve">hal-05386981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of compressible isothermal turbulence from sub- to supersonic conditions</w:t>
+                <w:t xml:space="preserve">Scale-by-scale kinetic energy budgets in multiphase turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thiesset</w:t>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Federrath</w:t>
+                <w:t xml:space="preserve">Jonathan Vahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 703, pp.A209. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1025, pp.A63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386981v1</w:t>
+                <w:t xml:space="preserve">hal-05429999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of iso-density sets in supersonic isothermal turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Federrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 676, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -610,51 +610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of iso-scalar sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -714,51 +714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-scale-time dynamics of liquid–gas shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -812,252 +812,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The illusion of a Kolmogorov cascade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Liquid transport in scale space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Danaila</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 902, pp.F1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.594⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 886, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.1056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929162v1</w:t>
+                <w:t xml:space="preserve">hal-02432999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid transport in scale space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The illusion of a Kolmogorov cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Reveillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 886, pp.A4. </w:t>
+              <w:t xml:space="preserve">, 2020, 902, pp.F1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.1056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432999v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural response of different Lewis number premixed flames interacting with a toroidal vortex</w:t>
               </w:r>
@@ -1069,51 +1069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Bariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1229,51 +1229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Kheirkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Bariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (2), pp.2425-2432. </w:t>
@@ -1305,364 +1305,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolating strain and curvature effects in premixed flame/vortex interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Flame-vortex interaction: Effect of residence time and formulation of a new efficiency function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J Lapeyre</w:t>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 831, pp.618 - 654. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.1843 - 1851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660277v1</w:t>
+                <w:t xml:space="preserve">hal-01660275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame-vortex interaction: Effect of residence time and formulation of a new efficiency function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Isolating strain and curvature effects in premixed flame/vortex interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Halter</w:t>
+                <w:t xml:space="preserve">C. Bariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+                <w:t xml:space="preserve">C. J Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (2), pp.1843 - 1851. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 831, pp.618 - 654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660275v1</w:t>
+                <w:t xml:space="preserve">hal-01660277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the subgrid scale wrinkling factor for large eddy simulation of turbulent premixed combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1713,77 +1713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale analysis of the flame front in premixed combustion using Proper Orthogonal Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1847,77 +1847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical properties of turbulent premixed flames and other corrugated interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1975,733 +1975,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical interactions between the coherent motion and small scales in a cylinder wake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A look at the turbulent wake using scale-by-scale energy budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. a. Antonia</w:t>
+                <w:t xml:space="preserve">R.A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 749, pp.201 - 226. </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.3-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40371-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660263v1</w:t>
+                <w:t xml:space="preserve">hal-01612113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of the turbulent kinetic energy dissipation rate and its surrogates in a square cylinder wake flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On self-preservation and log-similarity in a slightly heated axisymmetric mixing layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lefeuvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Thiesset</w:t>
+                <w:t xml:space="preserve">V. Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A. A Antonia</w:t>
+                <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 26 (9), pp.095104. </w:t>
+              <w:t xml:space="preserve">, 2014, 26 (7), pp.075106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4895637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4890994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660268v1</w:t>
+                <w:t xml:space="preserve">hal-01660266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On self-preservation and log-similarity in a slightly heated axisymmetric mixing layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Statistics of the turbulent kinetic energy dissipation rate and its surrogates in a square cylinder wake flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A. Antonia</w:t>
+                <w:t xml:space="preserve">R. A. A Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 26 (7), pp.075106. </w:t>
+              <w:t xml:space="preserve">, 2014, 26 (9), pp.095104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4890994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4895637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660266v1</w:t>
+                <w:t xml:space="preserve">hal-01660268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A look at the turbulent wake using scale-by-scale energy budgets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Consequences of self-preservation on the axis of a turbulent round jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Antonia</w:t>
+                <w:t xml:space="preserve">R. a. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, pp.3-16. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 748, pp.R2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40371-2_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612113v1</w:t>
+                <w:t xml:space="preserve">hal-01660265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of self-preservation on the axis of a turbulent round jet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamical interactions between the coherent motion and small scales in a cylinder wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. a. Antonia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 748, pp.R2. </w:t>
+              <w:t xml:space="preserve">, 2014, 749, pp.201 - 226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660265v1</w:t>
+                <w:t xml:space="preserve">hal-01660263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted scaling range models for turbulent velocity and scalar energy transfers in decaying turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamical effect of the total strain induced by the coherent motion on local isotropy in a wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (3), pp.25 - 41. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 720, pp.393-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2013.803556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660252v1</w:t>
+                <w:t xml:space="preserve">hal-01660251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kármán-Howarth closure equation on the basis of a universal eddy viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. A Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2742,187 +2742,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effect of the total strain induced by the coherent motion on local isotropy in a wake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Restricted scaling range models for turbulent velocity and scalar energy transfers in decaying turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 720, pp.393-423. </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.25 - 41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2013.803556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660251v1</w:t>
+                <w:t xml:space="preserve">hal-01660252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-by-scale turbulent energy budget in the intermediate wake of two-dimensional generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (11), pp.115105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2956,77 +2956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaglom-like equation in axisymmetric anisotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Krawczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B F Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3073,77 +3073,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-by-scale energy budgets which account for the coherent motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3216,303 +3216,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring one-and two-point kinetic energy budgets from direct numerical simulations of turbulent multiphase flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Total and conditional scale-by-scale energy budget in turbulent multiphase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">European Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659598v1</w:t>
+                <w:t xml:space="preserve">hal-04659619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total and conditional scale-by-scale energy budget in turbulent multiphase flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Geometry of the density field in supersonic isothermal turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Federrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659619v1</w:t>
+                <w:t xml:space="preserve">hal-04659612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of the density field in supersonic isothermal turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inferring one-and two-point kinetic energy budgets from direct numerical simulations of turbulent multiphase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Federrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fluid Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aachen (Aix la Chapelle), Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659612v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological analysis of contorted fluid structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3563,51 +3563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological characterization of liquid-gas interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3693,51 +3693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Edinburgh, Aug 2021, Edinburgh (Scotland), United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3765,388 +3765,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Liquid Atomization using Probability Density Functions, the Volume-Based Scale Distribution and Differential Geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A New Theoretical Framework for Characterizing the Transport of Liquid in Turbulent Two-Phase Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS-Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271699v1</w:t>
+                <w:t xml:space="preserve">hal-02271685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Theoretical Framework for Characterizing the Transport of Liquid in Turbulent Two-Phase Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Probing Liquid Atomization using Probability Density Functions, the Volume-Based Scale Distribution and Differential Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS-Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271685v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural response of different Lewis number premixed flames interacting with a toroidal vortex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">Numerical investigation on the influences of inlet turbulent characteristics on round liquid jet atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Thiesset</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5th Internationnal conference on Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933753v1</w:t>
+                <w:t xml:space="preserve">hal-02129808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-ignition of near-ambient temperature H2/air mixtures during flame-vortex interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4168,625 +4164,629 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Kheirkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Bariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation on the influences of inlet turbulent characteristics on round liquid jet atomization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Aniszewski</w:t>
+                <w:t xml:space="preserve">Structural response of different Lewis number premixed flames interacting with a toroidal vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thiesset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Internationnal conference on Turbulence and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129808v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Dependence Of Flame Speed To Stretch And Curvature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of a Laminar Premixed Flame with a Vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-y Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Thiesset</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International colloquium on the dynamics of explosions and reactive systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.33198.36166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933751v1</w:t>
+                <w:t xml:space="preserve">hal-02060737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame vortex interactions : effect of residence time and formulation of a new efficiency funtion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of a Laminar Premixed Flame with a Vortex</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct Dependence Of Flame Speed To Stretch And Curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thiesset</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International colloquium on the dynamics of explosions and reactive systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.33198.36166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02060737v1</w:t>
+                <w:t xml:space="preserve">hal-01933751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Assessment of the Displacement and Consumption Speeds in Flame/Vortex Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4861,221 +4861,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the subgrid scale wrinkling factor for large-eddy simulation of turbulent premixed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analogy between scalar and velocity fluctuations in a slightly heated axisymmetric mixing layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djenidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium On Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660309v1</w:t>
+                <w:t xml:space="preserve">hal-01660312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale analysis of the flame front in premixed combustion using Proper Orthogonal Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5111,394 +5107,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogy between scalar and velocity fluctuations in a slightly heated axisymmetric mixing layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modelling of the subgrid scale wrinkling factor for large-eddy simulation of turbulent premixed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium On Turbulence and Shear Flow Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Fifteenth International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660312v1</w:t>
+                <w:t xml:space="preserve">hal-01660309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on local isotopy criteria in shear flows with coherent motion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Look at the Turbulent Wake using Scale-by-scale Energy Budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eigth International Synposium on turbulence and shear flow phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve"> 2nd Symposium on Fluid-Structure-Sound Interactions and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hong-Kong, &amp; Macau, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660313v1</w:t>
+                <w:t xml:space="preserve">hal-01660317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Look at the Turbulent Wake using Scale-by-scale Energy Budgets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A note on local isotopy criteria in shear flows with coherent motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2nd Symposium on Fluid-Structure-Sound Interactions and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Hong-Kong, &amp; Macau, China</w:t>
+              <w:t xml:space="preserve">eigth International Synposium on turbulence and shear flow phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660317v1</w:t>
+                <w:t xml:space="preserve">hal-01660313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on local isotropy criteria in shear flows with coherent motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Australasian Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Launceston, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5517,260 +5517,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-by-scale energy budgets which account for the coherent motion,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bilans énergétiques à chaque échelle prenant en considération le mouvement cohérent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Antonia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tongming Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Turbulence Conference ETC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660323v1</w:t>
+                <w:t xml:space="preserve">hal-03422707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilans énergétiques à chaque échelle prenant en considération le mouvement cohérent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Scale-by-scale energy budgets which account for the coherent motion,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongming Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">European Turbulence Conference ETC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422707v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des conditions initiales sur le champ proche d'un sillage de cylindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6003,51 +6003,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of the two-point statistical equations in liquid/gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6114,51 +6114,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration analytique et expérimentale des interactions cohérence-turbulence au sein d'un écoulement de sillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Rouen, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6275,51 +6275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F48BFD4C"/>
+    <w:nsid w:val="6B8A2D78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6506,51 +6506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-thiesset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7303-5106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126266" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vah&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10994" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Federrath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346575" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03627211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiesset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.367" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1152" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.594" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Steinberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketana Teav" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Kheirkhah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bariki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Lapeyre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.641" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1139749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#160;a. Antonia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.222" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660268v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lefeuvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djenidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. A Antonia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895637" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schaeffer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Antonia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890994" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612113v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Antonia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40371-2_1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.235" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.803556" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.011003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829763" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429828v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krawczynski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F Renou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.08.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659598v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659612v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Federrath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871369v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03277788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5840" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373107v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Sanadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933753v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-y Lee" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33198.36166" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660309v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Antonia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660317v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660320v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Zhou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00880987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-thiesset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7303-5106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126266" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Federrath" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555653" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10994" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346575" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03627211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiesset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.367" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1152" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.594" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Steinberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketana Teav" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Kheirkhah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.172" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bariki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Lapeyre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.641" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1139749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Antonia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40371-2_1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schaeffer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djenidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Antonia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890994" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lefeuvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. A Antonia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895637" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#160;a. Antonia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660263v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.011003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.803556" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829763" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429828v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krawczynski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F Renou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.08.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Federrath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871369v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03277788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5840" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373107v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Sanadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129808v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-y Lee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33198.36166" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933751v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Antonia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660320v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422707v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Zhou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00880987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>