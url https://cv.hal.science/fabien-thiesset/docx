--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -3985,273 +3985,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation on the influences of inlet turbulent characteristics on round liquid jet atomization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auto-ignition of near-ambient temperature H2/air mixtures during flame-vortex interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketana Teav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Kheirkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Internationnal conference on Turbulence and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129808v1</w:t>
+                <w:t xml:space="preserve">hal-01933755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-ignition of near-ambient temperature H2/air mixtures during flame-vortex interaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigation on the influences of inlet turbulent characteristics on round liquid jet atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Aniszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5th Internationnal conference on Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933755v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural response of different Lewis number premixed flames interacting with a toroidal vortex</w:t>
               </w:r>
@@ -4356,286 +4356,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of a Laminar Premixed Flame with a Vortex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Chauveau</w:t>
+                <w:t xml:space="preserve">Flame vortex interactions : effect of residence time and formulation of a new efficiency funtion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060737v1</w:t>
+                <w:t xml:space="preserve">hal-01660303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame vortex interactions : effect of residence time and formulation of a new efficiency funtion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+                <w:t xml:space="preserve">Interaction of a Laminar Premixed Flame with a Vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-y Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Symposium on Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.33198.36166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660303v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Dependence Of Flame Speed To Stretch And Curvature</w:t>
               </w:r>
@@ -6275,51 +6275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B8A2D78"/>
+    <w:nsid w:val="8E708131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6506,51 +6506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-thiesset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7303-5106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126266" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Federrath" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555653" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10994" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346575" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03627211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiesset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.367" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1152" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.594" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Steinberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketana Teav" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Kheirkhah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.172" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bariki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Lapeyre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.641" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1139749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Antonia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40371-2_1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schaeffer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djenidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Antonia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890994" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lefeuvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. A Antonia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895637" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#160;a. Antonia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660263v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.011003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.803556" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829763" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429828v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krawczynski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F Renou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.08.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Federrath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871369v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03277788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5840" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373107v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Sanadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129808v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-y Lee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33198.36166" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933751v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Antonia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660320v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422707v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Zhou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00880987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-thiesset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7303-5106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126266" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Federrath" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555653" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10994" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346575" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03627211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiesset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.367" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1152" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.594" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Steinberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketana Teav" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Kheirkhah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.172" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bariki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Lapeyre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.641" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1139749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Antonia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40371-2_1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schaeffer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djenidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Antonia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890994" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lefeuvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. A Antonia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895637" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#160;a. Antonia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660263v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.011003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.803556" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829763" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429828v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krawczynski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F Renou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.08.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Federrath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871369v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03277788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5840" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373107v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Sanadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129808v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-y Lee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33198.36166" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933751v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Antonia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660320v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422707v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Zhou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00880987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>