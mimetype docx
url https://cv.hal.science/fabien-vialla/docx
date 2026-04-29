--- v0 (2026-04-02)
+++ v1 (2026-04-29)
@@ -321,364 +321,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single InAs Nanowire Hypersonic Acoustic Nanoresonator</w:t>
+                <w:t xml:space="preserve">Engineering Deterministic, Tunable, and Reversible Folds in Graphene with the Use of Ultrafast Laser Micro-Patterned Stretchable Polymer Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Colosimo</w:t>
+                <w:t xml:space="preserve">Ana Florencia Juarez Saborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gandolfi</w:t>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Galafassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+                <w:t xml:space="preserve">Arnaud Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Crut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Laëtitia Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (43), pp.11158-11166. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (40), pp.19301-19309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.5c03221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384225v1</w:t>
+                <w:t xml:space="preserve">ujm-05316736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Deterministic, Tunable, and Reversible Folds in Graphene with the Use of Ultrafast Laser Micro-Patterned Stretchable Polymer Substrate</w:t>
+                <w:t xml:space="preserve">Single InAs Nanowire Hypersonic Acoustic Nanoresonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Florencia Juarez Saborio</w:t>
+                <w:t xml:space="preserve">Alessia Colosimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bourquard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Galafassi</w:t>
+                <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Claudel</w:t>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Marty</w:t>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (40), pp.19301-19309. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (43), pp.11158-11166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.5c03221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-05316736v1</w:t>
+                <w:t xml:space="preserve">hal-05384225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single MoS2 Nanotube Experimental Optical Extinction Cross Section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Colosimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Panais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Vittucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Maria Bellussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1270,90 +1270,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning photoacoustics with nanotransducers via thermal boundary resistance and laser pulse duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 121 (25), pp.252201. </w:t>
@@ -1404,51 +1404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast nano generation of acoustic waves in water via a single carbon nanotube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4137,420 +4137,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a Biexciton in Semiconducting Carbon Nanotubes Using Nonlinear Optical Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Field Effects in the Energy Transfer between a Chromophore and a Carbon Nanotube: a Single Nano-compound Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Colombier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.197402⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.8796-8802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn302566e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750969v1</w:t>
+                <w:t xml:space="preserve">hal-00829152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot electron cooling by acoustic phonons in graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of a Biexciton in Semiconducting Carbon Nanotubes Using Nonlinear Optical Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Betz</w:t>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109, pp.056805</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 109 (19), pp.197402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.197402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904264v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Field Effects in the Energy Transfer between a Chromophore and a Carbon Nanotube: a Single Nano-compound Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+                <w:t xml:space="preserve">Hot electron cooling by acoustic phonons in graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Delalande</w:t>
+                <w:t xml:space="preserve">David Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.056805</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829152v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4729,51 +4729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0A852CA"/>
+    <w:nsid w:val="A7AE8FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4960,51 +4960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-vialla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9661-3527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184832411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05331A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Colosimo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gandolfi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02806" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez Saborio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Panais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08613" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Bellussi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119445" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119447" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03858429v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ausserr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refahi Abou Khachfe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202300068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2022.100407" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chomette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Perro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nh00620c" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouxel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maioli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Lascoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06629" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Del Fatti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Danovich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz-Tijerina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massicotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmidt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab168d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmidt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massicotte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Tielrooij" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-018-0233-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lundeberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Latini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03864-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02996" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#228;dler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01414729v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600269" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H9H94CKQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12174" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vialla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delport" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chassagneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Roussignol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR08023A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morfin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/16/164208" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ardizzone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delcamp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121410" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250121v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chassagneux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155423" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darchy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hanifi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.057402" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermin Malic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869868v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Santos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colombier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.197402" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904264v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Betz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829152v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302566e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00971753v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066586" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-vialla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9661-3527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184832411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05331A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez Saborio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Colosimo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gandolfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02806" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Panais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08613" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Bellussi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119445" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119447" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03858429v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ausserr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refahi Abou Khachfe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202300068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2022.100407" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chomette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Perro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nh00620c" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouxel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maioli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Lascoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06629" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Del Fatti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Danovich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz-Tijerina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massicotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmidt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab168d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmidt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massicotte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Tielrooij" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-018-0233-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lundeberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Latini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03864-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02996" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#228;dler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01414729v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600269" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H9H94CKQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12174" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vialla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delport" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chassagneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Roussignol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR08023A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morfin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/16/164208" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ardizzone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delcamp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121410" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250121v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chassagneux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155423" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darchy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hanifi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.057402" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermin Malic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869868v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Santos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302566e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colombier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.197402" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Betz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00971753v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066586" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>