--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">184832411</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=DXLLHyEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,4489 +200,4489 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and doping transfer between suspended and supported bilayer graphene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single InAs Nanowire Hypersonic Acoustic Nanoresonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alessia Colosimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sousa Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR05331A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (43), pp.11158-11166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046254v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Deterministic, Tunable, and Reversible Folds in Graphene with the Use of Ultrafast Laser Micro-Patterned Stretchable Polymer Substrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain and doping transfer between suspended and supported bilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bourquard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Riccardo Galafassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Claudel</w:t>
+                <w:t xml:space="preserve">V. Rajaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Marty</w:t>
+                <w:t xml:space="preserve">Alexis Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sousa Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.5c03221⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.10825-10834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR05331A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-05316736v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single InAs Nanowire Hypersonic Acoustic Nanoresonator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering Deterministic, Tunable, and Reversible Folds in Graphene with the Use of Ultrafast Laser Micro-Patterned Stretchable Polymer Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gandolfi</w:t>
+                <w:t xml:space="preserve">Ana Florencia Juarez Saborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Galafassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Crut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Arnaud Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02806⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (40), pp.19301-19309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.5c03221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384225v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-05316736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single MoS2 Nanotube Experimental Optical Extinction Cross Section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Colosimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Panais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (10), pp.5086-5094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biaxial strain effect in the room temperature formation of 2D diamond from graphene stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rajaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Galafassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 239, pp.120267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental optical retrieval of the Thermal Boundary Resistance of carbon nanotubes in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Vittucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Maria Bellussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 229, pp.119445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Raman D-band changes: A new probe into the pressure-induced collapse of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galafassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 229, pp.119447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backside Absorbing Layer Microscopy: Monolayer Counting in 2D Crystal Flakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ausserré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refahi Abou Khachfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 260 (7), pp.2300068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssb.202300068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858429v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning photoacoustics with nanotransducers via thermal boundary resistance and laser pulse duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 121 (25), pp.252201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0135147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast nano generation of acoustic waves in water via a single carbon nanotube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Maria Bellussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.100407. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pacs.2022.100407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile template-directed synthesis of gold nanocages with a predefined number of windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Perro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (4), pp.311-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d0nh00620c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron and Lattice Heating Contributions to the Transient Optical Response of a Single Plasmonic Nano-Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (42), pp.23275-23286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c06629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Domain Investigations of Coherent Phonons in van der Waals Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Del Fatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (12), pp.2543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano10122543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of impurity-bound interlayer complexes in a van der Waals heterobilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Danovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ruiz-Tijerina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (3), pp.035032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-1583/ab168d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-imaging of intersubband transitions in van der Waals quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Latini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. J. Tielrooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, pp.1035-1041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41565-018-0233-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation of two-dimensional excitons in monolayer WSe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Lundeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Latini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-03864-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davydov splitting and self-organization in a porphyrin layer noncovalently attached to Single wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (11), pp.6778 - 6782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01630881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond photoresponse in van der Waals heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schädler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reserbat-Plantey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.42-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nnano.2015.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics study of the noncovalent functionalization of surfactant suspended graphene nanosheets with porphyrin molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 253, pp.2373-2376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssb.201600269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01414729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-thermionic effect in vertical graphene heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), pp.12174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms12174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diameter-selective non-covalent functionalization of carbon nanotubes with porphyrin monomers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, pp.2326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5NR08023A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of optical-phonon cooling in multilayer graphene revealed by RF noise and black-body radiation thermometries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong reduction of exciton-phonon coupling in high crystalline quality single-wall carbon nanotubes: a new insight into broadening mechanisms and exciton localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Berthou</w:t>
+                <w:t xml:space="preserve">V Ardizzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Parret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Morfin</w:t>
+                <w:t xml:space="preserve">C Delcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/16/164208⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (12), pp.121410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.121410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310649v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong reduction of exciton-phonon coupling in high crystalline quality single-wall carbon nanotubes: a new insight into broadening mechanisms and exciton localization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Onset of optical-phonon cooling in multilayer graphene revealed by RF noise and black-body radiation thermometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Ardizzone</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">S Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Delcamp</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.121410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (16), pp.164208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/16/164208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145028v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraband and intersubband many-body effects in the nonlinear optical response of single-wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92, pp.155423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.155423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly selective non-radical diazo coupling provides low cost semi-conducting carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Hanifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66, pp.246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying the low-temperature photoluminescence spectra of carbon nanotubes: the role of acoustic phonon confinement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Diederichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113, pp.057402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.057402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal non-resonant absorption in carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermin Malic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Diederichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (15), pp.155401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.155401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of Carbon Nanotubes through Polymerization in Micelles: A Bridge between the Covalent and Noncovalent Methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Light harvesting with non covalent carbon nanotube / porphyrin compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25, pp.2700</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 413, pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929703v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light harvesting with non covalent carbon nanotube / porphyrin compounds.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chirality dependence of the absorption cross-section of carbon nanotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Garrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+                <w:t xml:space="preserve">Sylvia M. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 413, pp.45-54</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.137402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829151v1</w:t>
+                <w:t xml:space="preserve">hal-00869868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality dependence of the absorption cross-section of carbon nanotubes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Functionalization of Carbon Nanotubes through Polymerization in Micelles: A Bridge between the Covalent and Noncovalent Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvia M. Santos</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111, pp.137402</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.2700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869868v1</w:t>
+                <w:t xml:space="preserve">hal-00929703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Field Effects in the Energy Transfer between a Chromophore and a Carbon Nanotube: a Single Nano-compound Investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hot electron cooling by acoustic phonons in graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Delalande</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.056805</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829152v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a Biexciton in Semiconducting Carbon Nanotubes Using Nonlinear Optical Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (19), pp.197402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.197402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot electron cooling by acoustic phonons in graphene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Local Field Effects in the Energy Transfer between a Chromophore and a Carbon Nanotube: a Single Nano-compound Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Voisin</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Picher</w:t>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.8796-8802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn302566e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904264v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre les nanotubes de carbone et leur environnement physico-chimique : vers un contrôle des propriétés optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014PA066586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00971753v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4729,51 +4750,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7AE8FAE"/>
+    <w:nsid w:val="87C1441A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4960,51 +4981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-vialla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9661-3527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184832411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05331A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez Saborio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Colosimo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gandolfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02806" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Panais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08613" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Bellussi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119445" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119447" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03858429v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ausserr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refahi Abou Khachfe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202300068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2022.100407" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chomette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Perro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nh00620c" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouxel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maioli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Lascoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06629" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Del Fatti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Danovich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz-Tijerina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massicotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmidt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab168d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmidt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massicotte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Tielrooij" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-018-0233-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lundeberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Latini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03864-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02996" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#228;dler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01414729v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600269" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H9H94CKQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12174" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vialla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delport" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chassagneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Roussignol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR08023A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morfin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/16/164208" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ardizzone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delcamp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121410" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250121v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chassagneux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155423" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darchy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hanifi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.057402" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermin Malic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869868v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Santos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302566e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colombier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.197402" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Betz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00971753v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066586" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-vialla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9661-3527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184832411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=DXLLHyEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384225v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Colosimo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gandolfi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046254v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05331A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez Saborio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03221" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Panais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08613" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Bellussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119445" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diaf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119447" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03858429v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ausserr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refahi Abou Khachfe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202300068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2022.100407" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198188v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chomette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Perro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nh00620c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouxel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Lascoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06629" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Del Fatti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122543" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Danovich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz-Tijerina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massicotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmidt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab168d" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmidt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massicotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Tielrooij" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-018-0233-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690483v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lundeberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Latini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03864-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02996" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690495v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#228;dler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.227" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01414729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600269" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H9H94CKQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12174" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vialla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delport" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chassagneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Roussignol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR08023A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ardizzone" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delcamp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121410" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310649v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morfin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/16/164208" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250121v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chassagneux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155423" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darchy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hanifi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.064" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066160v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.057402" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermin Malic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Betz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colombier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.197402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829152v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302566e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00971753v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066586" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>