--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -770,386 +770,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it necessary to perform a morphological assessment for an esophageal motility disorder? A retrospective descriptive study</w:t>
+                <w:t xml:space="preserve">The effectiveness of rotating versus single course antibiotics for small intestinal bacterial overgrowth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofya Latrache</w:t>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Melchior</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Recton</w:t>
+                <w:t xml:space="preserve">Anne‐marie Leroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourcerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2021.101633⟩</w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.645-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ueg2.12116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185661v1</w:t>
+                <w:t xml:space="preserve">hal-03303103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyloric distensibility in health and disease</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is it necessary to perform a morphological assessment for an esophageal motility disorder? A retrospective descriptive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofya Latrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Sidali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Recton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00460.2020⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (6), pp.101633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2021.101633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329841v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effectiveness of rotating versus single course antibiotics for small intestinal bacterial overgrowth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyloric distensibility in health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourcerol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (6), pp.645-654. </w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 321 (2), pp.G133-G138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ueg2.12116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00460.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303103v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: on the road towards treatment of gastroparesis—accelerating but do we get closer?</w:t>
               </w:r>
@@ -1931,51 +1931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05128042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amarenco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Besnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.70098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03615477v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wuestenberghs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Melchior" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desprez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leroi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Netchitailo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.829916" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourcerol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prevost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16827" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Atmani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illona Boulet&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i48.6935" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03685371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;nicolas Cornu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.14414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03185661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Latrache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Melchior" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sidali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2021.101633" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03329841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00460.2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03303103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Leroi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03304669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16375" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zalar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13790" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03163707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.596467" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Juge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5056/jnm19060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2019.04.228" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05128042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amarenco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Besnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.70098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03615477v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wuestenberghs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Melchior" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desprez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leroi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Netchitailo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.829916" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourcerol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prevost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16827" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Atmani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illona Boulet&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i48.6935" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03685371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;nicolas Cornu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.14414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03303103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Leroi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12116" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03185661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Latrache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Melchior" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sidali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2021.101633" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03329841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00460.2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03304669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16375" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zalar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13790" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03163707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.596467" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Juge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5056/jnm19060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2019.04.228" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>