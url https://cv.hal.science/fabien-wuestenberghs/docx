--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -234,965 +234,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Quality and Insomnia Are Associated With Quality of Life in Functional Dyspepsia</w:t>
+                <w:t xml:space="preserve">Delayed gastric emptying as an independent predictor of mortality in gastroparesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourcerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Netchitailo</w:t>
+                <w:t xml:space="preserve">Gaëtan Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, </w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (7), pp.867-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.829916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apt.16827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615477v1</w:t>
+                <w:t xml:space="preserve">hal-03592362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed gastric emptying as an independent predictor of mortality in gastroparesis</w:t>
+                <w:t xml:space="preserve">Bladder-colon chronic cross-sensitization involves neuro-glial pathways in male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gourcerol</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Karim Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Prevost</w:t>
+                <w:t xml:space="preserve">Maximilien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illona Bouleté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apt.16827⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (48), pp.6935-6949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v28.i48.6935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592362v1</w:t>
+                <w:t xml:space="preserve">hal-04326781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bladder-colon chronic cross-sensitization involves neuro-glial pathways in male mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Overlaps with bladder pain syndrome and irritable bowel syndrome are associated with higher symptom burden and reduced quality of life in functional dyspepsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illona Bouleté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlène Guérin</w:t>
+                <w:t xml:space="preserve">Jean‐nicolas Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3748/wjg.v28.i48.6935⟩</w:t>
+              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nmo.14414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326781v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlaps with bladder pain syndrome and irritable bowel syndrome are associated with higher symptom burden and reduced quality of life in functional dyspepsia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sleep Quality and Insomnia Are Associated With Quality of Life in Functional Dyspepsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐nicolas Cornu</w:t>
+                <w:t xml:space="preserve">Marie Netchitailo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nmo.14414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.829916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685371v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effectiveness of rotating versus single course antibiotics for small intestinal bacterial overgrowth</w:t>
+                <w:t xml:space="preserve">Is it necessary to perform a morphological assessment for an esophageal motility disorder? A retrospective descriptive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Richard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sofya Latrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gourcerol</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Sidali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Recton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ueg2.12116⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (6), pp.101633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2021.101633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03303103v1</w:t>
+                <w:t xml:space="preserve">hal-03185661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it necessary to perform a morphological assessment for an esophageal motility disorder? A retrospective descriptive study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyloric distensibility in health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Desprez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourcerol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2021.101633⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 321 (2), pp.G133-G138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00460.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185661v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyloric distensibility in health and disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effectiveness of rotating versus single course antibiotics for small intestinal bacterial overgrowth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐marie Leroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourcerol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 321 (2), pp.G133-G138. </w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.645-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00460.2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ueg2.12116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329841v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: on the road towards treatment of gastroparesis—accelerating but do we get closer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourcerol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (2), pp.183-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1226,77 +1226,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyloric distensibility measurement after gastric surgery: Which surgeries are associated with pylorospasm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1373,77 +1373,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Opioid Consumption in Patients With Functional Gastrointestinal Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Desprez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1494,103 +1494,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Symptoms, Quality of Life, and Gastric Emptying in Dyspeptic Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurogastroenterology and Motility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (4), pp.534-543. </w:t>
@@ -1628,77 +1628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyloric distensibility measurement predicts symptomatic response to intrapyloric botulinum toxin injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Zalar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,51 +1931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05128042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amarenco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Besnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.70098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03615477v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wuestenberghs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Melchior" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desprez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leroi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Netchitailo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.829916" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourcerol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prevost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16827" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Atmani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illona Boulet&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i48.6935" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03685371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;nicolas Cornu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.14414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03303103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Leroi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12116" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03185661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Latrache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Melchior" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sidali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2021.101633" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03329841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00460.2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03304669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16375" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zalar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13790" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03163707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.596467" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Juge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5056/jnm19060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2019.04.228" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05128042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amarenco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Besnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.70098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourcerol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Melchior" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wuestenberghs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desprez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prevost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16827" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Atmani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illona Boulet&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i48.6935" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03685371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;nicolas Cornu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.14414" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03615477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leroi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Netchitailo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.829916" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03185661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Latrache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Melchior" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sidali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2021.101633" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03329841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00460.2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03303103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Leroi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03304669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16375" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zalar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13790" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03163707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.596467" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Juge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5056/jnm19060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2019.04.228" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>