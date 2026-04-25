--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -3627,51 +3627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF4B2B44"/>
+    <w:nsid w:val="A82FB061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>