--- v1 (2026-04-25)
+++ v2 (2026-05-21)
@@ -412,213 +412,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auberges à la gallo-romaine. Les lieux d’accueil des voyageurs sur les routes des Gaules romaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Archaeomagnetic Study of a Roman Bath in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Hammond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Colleoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archéologue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (2), pp.356-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883556v1</w:t>
+                <w:t xml:space="preserve">insu-01381219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Archaeomagnetic Study of a Roman Bath in Southern France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auberges à la gallo-romaine. Les lieux d’accueil des voyageurs sur les routes des Gaules romaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Colleoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.52-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.12240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01381219v1</w:t>
+                <w:t xml:space="preserve">hal-03883556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Vanesia&amp;lt;/i&amp;gt; (Saint-Jean-Poutge, Gers) : une &amp;lt;i&amp;gt;mutatio&amp;lt;/i&amp;gt; aquitaine de l’&amp;lt;i&amp;gt;Itinéraire de Bordeaux à Jérusalem&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -2512,173 +2512,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraire aérien 3 : l’Aveyron méridional : places fortes et sanctuaires des Causses</w:t>
+                <w:t xml:space="preserve">Itinéraire aérien 1 : le Gers occidental. L’habitat de l’Antiquité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Colleoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération Aquitania. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sablayrolles R. (dir.), Guide archéologique de Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.526-536, 2010, Guides archéologiques</w:t>
+              <w:t xml:space="preserve">, pp.510-517, 2010, Guides archéologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883579v1</w:t>
+                <w:t xml:space="preserve">hal-03883576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraire aérien 1 : le Gers occidental. L’habitat de l’Antiquité au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Itinéraire aérien 3 : l’Aveyron méridional : places fortes et sanctuaires des Causses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Colleoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération Aquitania. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sablayrolles R. (dir.), Guide archéologique de Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.510-517, 2010, Guides archéologiques</w:t>
+              <w:t xml:space="preserve">, pp.526-536, 2010, Guides archéologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883576v1</w:t>
+                <w:t xml:space="preserve">hal-03883579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire aérien 4 : Pyrénées centrales. De l’Antiquité au Moyen Âge : habitats aristocratiques, fortifications et châteaux</w:t>
               </w:r>
@@ -2744,100 +2744,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence-sur-Baïse (32). Villa, mosaïque</w:t>
+                <w:t xml:space="preserve">Itinéraire aérien 2 : le Lot. Les fortifications des vallées du Lot et de la Dordogne de la fin de l’âge du Fer au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Colleoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération Aquitania. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sablayrolles R. (dir.), Guide archéologique de Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.424-425, 2010, Guides archéologiques</w:t>
+              <w:t xml:space="preserve">, pp.518-525, 2010, Guides archéologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883574v1</w:t>
+                <w:t xml:space="preserve">hal-03883577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa de Séviac (Montréal-du-Gers ; 32). Villa, mosaïque, sculpture</w:t>
               </w:r>
@@ -2890,100 +2890,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraire aérien 2 : le Lot. Les fortifications des vallées du Lot et de la Dordogne de la fin de l’âge du Fer au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Valence-sur-Baïse (32). Villa, mosaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Colleoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération Aquitania. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sablayrolles R. (dir.), Guide archéologique de Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.518-525, 2010, Guides archéologiques</w:t>
+              <w:t xml:space="preserve">, pp.424-425, 2010, Guides archéologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883577v1</w:t>
+                <w:t xml:space="preserve">hal-03883574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de l’habitat rural gallo-romain dans la cité d’Auch</w:t>
               </w:r>
@@ -3627,51 +3627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A82FB061"/>
+    <w:nsid w:val="B3E75ADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3858,51 +3858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabiencolleoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477480v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colleoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2021.1639" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02191742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Hammond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12240" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Costes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Didierjean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Herpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.417" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boube" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vignaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883560v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silli&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;v&#232;gnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Charlas-Tranier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabiencolleoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477480v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colleoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2021.1639" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02191742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Hammond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hill" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12240" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Costes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Didierjean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Herpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.417" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boube" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vignaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883560v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silli&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;v&#232;gnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883574v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Charlas-Tranier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>