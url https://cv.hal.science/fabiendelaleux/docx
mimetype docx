--- v0 (2026-03-09)
+++ v1 (2026-05-10)
@@ -1180,317 +1180,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Between Transmittance and LWIR Apparent Emissivity of Soda-Lime Glass During Accelerated Aging Test for Solar Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the accelerated aging under UV of the ethylene-vinyl acetate copolymer for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4036415⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1-2), pp.87-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.2017.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140020v1</w:t>
+                <w:t xml:space="preserve">hal-04140015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the accelerated aging under UV of the ethylene-vinyl acetate copolymer for photovoltaic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation Between Transmittance and LWIR Apparent Emissivity of Soda-Lime Glass During Accelerated Aging Test for Solar Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (1-2), pp.87-96. </w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.2017.00010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4036415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140015v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Efficiency of a Photovoltaic/Supercapcitor System with Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Korka Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,51 +3949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razika Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahhab Betka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4074,51 +4074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4195,51 +4195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4316,51 +4316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4450,51 +4450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU PVSEC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
@@ -4575,51 +4575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNES 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Recherche sur l’Energie Solaire, May 2017, Perpignan, France</w:t>
@@ -4642,286 +4642,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Efficiency of a Photovoltaic/Supercapcitor System with Aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+                <w:t xml:space="preserve">Modélisation des transferts thermiques au sein d’un capteur solaire hybride à concentrateur holographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Yacine Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Iurevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ebuilt 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JSFM-CMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rabat (Maroc), Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138284v1</w:t>
+                <w:t xml:space="preserve">hal-05198882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts thermiques au sein d’un capteur solaire hybride à concentrateur holographique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Riou</w:t>
+                <w:t xml:space="preserve">Evolution of the Efficiency of a Photovoltaic/Supercapcitor System with Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Korka Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSFM-CMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ebuilt 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conferences in Built Environment - Ebuilt, Nov 2016, Lasi, Romania. pp.520-528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AEF.21.520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198882v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement accéléré sous UV d’une cellule mono-Si non-encapsulée</w:t>
               </w:r>
@@ -4946,51 +4946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5067,51 +5067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5623,273 +5623,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du vieillissement par émissivité apparente des miroirs verre des héliostats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du vieillissement des verres : corrélation entre émissivité apparente (IR) et transmittance (visible)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de thermique -SFT, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées internationales de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137288v1</w:t>
+                <w:t xml:space="preserve">hal-01143882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du vieillissement des verres : corrélation entre émissivité apparente (IR) et transmittance (visible)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation du vieillissement par émissivité apparente des miroirs verre des héliostats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Espargilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Olivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales de thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique -SFT, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143882v1</w:t>
+                <w:t xml:space="preserve">hal-04137288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du vieillissement accéléré sous UV du copolymère éthylène-acétate de vinyle</w:t>
               </w:r>
@@ -6963,51 +6963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Brazane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2023.2290304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102998" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hacen Jed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2021.1971321" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mazouz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belghachi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2019.2939886" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bekkar Djelloul Sayah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Durastanti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07124-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Azizi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Omeiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Amiar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.09.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-454386TS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiheneuf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouliquen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Logerais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Korka Diallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AEF.21.520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Espargilliere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.12.109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2016.1234803" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.04.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Logerais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Camara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djellad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omeiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.06.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouteville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.12.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00971602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Py" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.03.056" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Olives" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dominguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.09.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNSK75B4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140154v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zanatta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saint-Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hacen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menny El Bah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ihaddadene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razika Ihaddadene" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Betka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Yacine Diallo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Iurevych" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138299v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-5BO.11.6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo De Sousa Meneses" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137156v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djellad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.115" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00653627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04325834v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Brazane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2023.2290304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102998" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hacen Jed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2021.1971321" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mazouz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belghachi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2019.2939886" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bekkar Djelloul Sayah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Durastanti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07124-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Azizi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Omeiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Amiar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.09.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-454386TS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiheneuf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouliquen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Logerais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036415" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Korka Diallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AEF.21.520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Espargilliere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.12.109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2016.1234803" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.04.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Logerais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Camara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djellad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omeiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.06.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouteville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.12.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00971602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Py" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.03.056" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Olives" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dominguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.09.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNSK75B4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140154v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zanatta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saint-Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hacen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menny El Bah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ihaddadene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razika Ihaddadene" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Betka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Yacine Diallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Iurevych" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138299v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-5BO.11.6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo De Sousa Meneses" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137156v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djellad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.115" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00653627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04325834v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>