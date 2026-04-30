--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1991,282 +1991,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the Properties of an S-adic Representation Determine Factor Complexity?</w:t>
+                <w:t xml:space="preserve">Decidability of the HD 0 L ultimate periodicity problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integer Sequences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (2), pp.201-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita/2013035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00797654v1</w:t>
+                <w:t xml:space="preserve">hal-04930153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decidability of the HD 0 L ultimate periodicity problem</w:t>
+                <w:t xml:space="preserve">Multidimensional extension of the Morse--Hedlund theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930153v1</w:t>
+                <w:t xml:space="preserve">hal-00626725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional extension of the Morse--Hedlund theorem</w:t>
+                <w:t xml:space="preserve">Do the Properties of an S-adic Representation Determine Factor Complexity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rigo</w:t>
+                <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Journal of Integer Sequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.Art 13.2.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626725v2</w:t>
+                <w:t xml:space="preserve">lirmm-00797654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decidability of the HD0L ultimate periodicity problem</w:t>
               </w:r>
@@ -2466,178 +2466,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary of the Rauzy fractal sets in $\RR \times \CC$ generated by $P(x)=x^4-x^3-x^2-x-1$</w:t>
+                <w:t xml:space="preserve">Cobham's theorem for substitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293932v2</w:t>
+                <w:t xml:space="preserve">hal-00527622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobham's theorem for substitutions</w:t>
+                <w:t xml:space="preserve">Boundary of the Rauzy fractal sets in $\RR \times \CC$ generated by $P(x)=x^4-x^3-x^2-x-1$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527622v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the eigenvalues of finite rank Bratteli-Vershik dynamical systems</w:t>
               </w:r>
@@ -2917,51 +2917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndeticity and independent substitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3848,178 +3848,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors of Toeplitz flows and other almost 1-1 extensions over group rotations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A theorem of Cobham for non-primitive substitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematica Scandinavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 90 (1), pp.57-72</w:t>
+              <w:t xml:space="preserve">Acta Arithmetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 104 (3), pp.225-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180293v1</w:t>
+                <w:t xml:space="preserve">hal-00202073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theorem of Cobham for non-primitive substitutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors of Toeplitz flows and other almost 1-1 extensions over group rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Downarowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Arithmetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 104 (3), pp.225-241</w:t>
+              <w:t xml:space="preserve">Mathematica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 90 (1), pp.57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202073v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergodic averages with deterministic weights</w:t>
               </w:r>
@@ -4693,51 +4693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numération 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4891,51 +4891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue 13th &amp;quot;Journées Montoises d'Informatique Théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, 46 (1), pp.1-200, 2012, RAIRO Theoretical Informatics and Applications, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ita/2012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4988,51 +4988,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Durand - Sur le Théorème de Cobham (Part 1)</w:t>
+                <w:t xml:space="preserve">Fabien Durand - Sur le Théorème de Cobham (Part 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
@@ -5052,75 +5052,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01319322v1</w:t>
+                <w:t xml:space="preserve">medihal-01319329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Durand - Sur le Théorème de Cobham (Part 2)</w:t>
+                <w:t xml:space="preserve">Fabien Durand - Sur le Théorème de Cobham (Part 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
@@ -5140,51 +5140,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01319329v1</w:t>
+                <w:t xml:space="preserve">medihal-01319322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5260,51 +5260,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC005F11"/>
+    <w:nsid w:val="0E0AE241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5491,51 +5491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabiendurand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6625-1839" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168069482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HKT-8284-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Arbul&#250;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basti&#225;n Espinoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2024052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2023.7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053723v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.188" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461469v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/da.36901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Donoso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8315" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berth&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Cecchi Bernales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01488-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917269v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goyheneche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/bbms/1576206359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frank" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/849" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dolce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054118420017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ormes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-018-0051-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/da.1832" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Cortez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.26" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.70" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2014.45" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690883v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2013035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626725v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640990v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293932v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Messaoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bressaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paccaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdp003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Chazottes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Guerziz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Host" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2003.9.745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Downarowicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202073v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dartnell," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Skau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303322v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108976039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2012004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01319322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Beaumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01319329v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabiendurand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6625-1839" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168069482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HKT-8284-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Arbul&#250;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basti&#225;n Espinoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2024052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2023.7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053723v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.188" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461469v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/da.36901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Donoso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8315" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berth&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Cecchi Bernales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01488-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917269v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goyheneche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/bbms/1576206359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frank" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/849" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dolce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054118420017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ormes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-018-0051-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/da.1832" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Cortez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.26" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.70" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2014.45" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690883v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2013035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626725v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640990v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293932v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Messaoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bressaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paccaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdp003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Chazottes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Guerziz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Host" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2003.9.745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Downarowicz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dartnell," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Skau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303322v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108976039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2012004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01319329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Beaumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01319322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>