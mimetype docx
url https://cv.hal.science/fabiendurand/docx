--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1991,187 +1991,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decidability of the HD 0 L ultimate periodicity problem</w:t>
+                <w:t xml:space="preserve">Multidimensional extension of the Morse--Hedlund theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930153v1</w:t>
+                <w:t xml:space="preserve">hal-00626725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional extension of the Morse--Hedlund theorem</w:t>
+                <w:t xml:space="preserve">Decidability of the HD 0 L ultimate periodicity problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Rigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (2), pp.201-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita/2013035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626725v2</w:t>
+                <w:t xml:space="preserve">hal-04930153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do the Properties of an S-adic Representation Determine Factor Complexity?</w:t>
               </w:r>
@@ -2917,51 +2917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndeticity and independent substitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5260,51 +5260,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E0AE241"/>
+    <w:nsid w:val="B98639FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5491,51 +5491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabiendurand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6625-1839" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168069482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HKT-8284-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Arbul&#250;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basti&#225;n Espinoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2024052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2023.7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053723v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.188" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461469v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/da.36901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Donoso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8315" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berth&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Cecchi Bernales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01488-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917269v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goyheneche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/bbms/1576206359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frank" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/849" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dolce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054118420017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ormes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-018-0051-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/da.1832" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Cortez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.26" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.70" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2014.45" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690883v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2013035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626725v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640990v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293932v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Messaoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bressaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paccaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdp003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Chazottes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Guerziz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Host" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2003.9.745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Downarowicz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dartnell," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Skau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303322v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108976039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2012004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01319329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Beaumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01319322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabiendurand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6625-1839" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168069482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HKT-8284-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Arbul&#250;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basti&#225;n Espinoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2024052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2023.7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053723v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.188" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461469v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/da.36901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Donoso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8315" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berth&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Cecchi Bernales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01488-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917269v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goyheneche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/bbms/1576206359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frank" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/849" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dolce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054118420017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ormes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-018-0051-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/da.1832" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Cortez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.26" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.70" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2014.45" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690883v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626725v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2013035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640990v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293932v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Messaoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bressaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paccaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdp003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Chazottes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Guerziz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Host" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2003.9.745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Downarowicz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dartnell," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Skau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303322v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108976039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2012004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01319329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Beaumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01319322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>