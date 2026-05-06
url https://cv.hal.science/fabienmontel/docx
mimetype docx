--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,308 +368,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques éléments de physique autour des nanopores biologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Molcrette</w:t>
+                <w:t xml:space="preserve">Thermally Switchable Nanogate Based on Polymer Phase Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline J Kolbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Benaoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chazot-Franguiadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Delecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/202375018⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (11), pp.4862-4869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c00438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131236v1</w:t>
+                <w:t xml:space="preserve">hal-04131308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally Switchable Nanogate Based on Polymer Phase Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline J Kolbeck</w:t>
+                <w:t xml:space="preserve">Quelques éléments de physique autour des nanopores biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Molcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chazot-Franguiadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihia Benaoudia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Delecourt</w:t>
+                <w:t xml:space="preserve">Thomas Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Mathé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Montel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (11), pp.4862-4869. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75, pp.18-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c00438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202375018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131308v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Electrografting of Poly(2-alkyl-2-oxazoline)s on Gold, ITO, and Gold Nanoparticles for Biopassivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihia Benaoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Quynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bennevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (18), pp.16267-16275. </w:t>
@@ -759,51 +759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanical plasticity of the nuclear pore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (8-9), pp.625-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1118,51 +1118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the molecular stability of viral capsids from a physics perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Castelnovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Faivre-Moskalenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1239,51 +1239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Molcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Sperling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens-Uwe Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1382,51 +1382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (11), pp.132. </w:t>
@@ -1503,51 +1503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bacri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1594,64 +1594,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Injection of DNA in Nanopores : Direct Optical Visualization of a Pressure Threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Viasnoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1741,51 +1741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive stress inhibits proliferation in tumor spheroids through a volume limitation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danijela Vignjevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,64 +1853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-Mode Waveguide Detection of Flow-Driven DNA Translocation through Nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Viasnoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2000,51 +2000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Pressure Arrests the Growth of Tumor Spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2134,51 +2134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical control of cell flow in multicellular spheroids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouriel Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2380,51 +2380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic stress reduces cell proliferation in tumor spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2566,51 +2566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Goutte-Gattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Lalith Charles Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (7), pp.2559-70. </w:t>
@@ -2648,51 +2648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSC remodeling of oligo-nucleosomes: an atomic force microscopy study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Castelnovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,51 +2782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress clamp experiments on multicellular tumor spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2942,51 +2942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manu Shubhdarshan Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajad Hussain Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Faivre-Moskalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,51 +3067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manu Shubhdarshan Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajad Hussain Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Faivre-Moskalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3303,548 +3303,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRF2 promotes, remodels and protects telomeric Holliday junctions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Amiard</w:t>
+                <w:t xml:space="preserve">The dynamics of individual nucleosomes controls the chromatin condensation pathway: direct atomic force microscopy visualization of variant chromatin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Menoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Castelnovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bednar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2009.11⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (2), pp.544-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374474v1</w:t>
+                <w:t xml:space="preserve">ensl-00379692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of individual nucleosomes controls the chromatin condensation pathway: direct atomic force microscopy visualization of variant chromatin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dynamic kinesin-1 clustering on microtubules due to mutually attractive interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter H Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otger Campàs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stefan Dimitrov</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Woehlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim P Spatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (4), pp.046004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.04.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00379692v1</w:t>
+                <w:t xml:space="preserve">hal-01218139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic kinesin-1 clustering on microtubules due to mutually attractive interactions.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dissection of the unusual structural and functional properties of the variant H2A.Bbd nucleosome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile-Marie Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...84 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile-Marie Doyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Montel</w:t>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Menoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (18), pp.4234-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00335077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3854,379 +3720,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear pore complex distribution on the nuclear envelope: insights into curvature, chromatin, and actin contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lachuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lachuer</w:t>
+                <w:t xml:space="preserve">Orestis Faklaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orestis Faklaris</w:t>
+                <w:t xml:space="preserve">Sylvie Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Hénon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organization of nuclear pores in Xenopus laevis oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Ravazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Ravazzano</w:t>
+                <w:t xml:space="preserve">Silvia Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Bonfanti</w:t>
+                <w:t xml:space="preserve">Roberto Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Guerra</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caterina a M La Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM imaging of SWI/SNF action : mapping the nucleosome remodeling and sliding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Fontaine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe St-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Castelnovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Faivre-Moskalenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00141282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4236,114 +4102,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique à l'équilibre et hors d'équilibre de la chromatine visualisée par microscopie de force atomique : effet des variants d'histones et des facteurs de remodelage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Ecole normale supérieure de lyon - ENS LYON, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00358612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4490,51 +4356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chazot-Franguiadakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Eid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Delecourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kolbeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Brug&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50059-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Blois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Engel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Rejou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Molcrette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR04915A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202375018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline J Kolbeck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Benaoudia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Math&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c00438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04219821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c02379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04953413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Balassy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202527119" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00253" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castelnovo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Faivre-Moskalenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaisong Yong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Sperling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Sommer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00215" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Eskandani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Montier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11743-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gerbal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00147A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Viasnoff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di Meglio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BPJ.2013.11.1239" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vignjevic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.113.028302" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.2713" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Caen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Elgeti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siaugue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Pei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/055008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726345v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shubhdarshan Shukla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Hussain Syed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goutte-Gattat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lalith Charles Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1174" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00539866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Angelov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dimitrov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1254" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Basan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.188102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bednar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0904497107" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Koelblen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374474v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379692v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.04.042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter H Roos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otger Camp&#224;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Woehlke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P Spatz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Marie Doyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Claudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601310" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05007045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;non" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pereira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448560v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ravazzano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonfanti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guerra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina a M La Porta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00141282v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe St-Jean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00358612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chazot-Franguiadakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Eid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Delecourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kolbeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Brug&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50059-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Blois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Engel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Rejou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Molcrette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR04915A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline J Kolbeck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Benaoudia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Math&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c00438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202375018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04219821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c02379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04953413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Balassy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202527119" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00253" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castelnovo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Faivre-Moskalenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaisong Yong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Sperling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Sommer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00215" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Eskandani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Montier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11743-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gerbal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00147A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Viasnoff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di Meglio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BPJ.2013.11.1239" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vignjevic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.113.028302" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.2713" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Caen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Elgeti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siaugue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Pei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/055008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726345v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shubhdarshan Shukla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Hussain Syed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goutte-Gattat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lalith Charles Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1174" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00539866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Angelov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dimitrov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1254" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Basan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.188102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bednar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0904497107" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Koelblen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.04.042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218139v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter H Roos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otger Camp&#224;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Woehlke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P Spatz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Marie Doyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Claudet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601310" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05007045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;non" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pereira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ravazzano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonfanti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guerra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina a M La Porta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00141282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe St-Jean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00358612v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>