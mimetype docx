--- v1 (2026-03-25)
+++ v2 (2026-04-17)
@@ -66,4708 +66,4842 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling mycoplasma infections: insights from Air-Liquid Interface cultures of primary bronchial epithelial cells</w:t>
+                <w:t xml:space="preserve">Review: in vitro and ex vivo models advancing the study of host-microbiota interactions across organ systems in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Erny</w:t>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Nanquette</w:t>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+                <w:t xml:space="preserve">Myriam M.L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Gaurivaud</w:t>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 209, pp.108081. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.101810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2025.108081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320279v1</w:t>
+                <w:t xml:space="preserve">hal-05574126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of bio-inspired bioinks: A collective breakthrough in mammalian tissue bioprinting</w:t>
+                <w:t xml:space="preserve">Modeling mycoplasma infections: insights from Air-Liquid Interface cultures of primary bronchial epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Marquette</w:t>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Chastagnier</w:t>
+                <w:t xml:space="preserve">Alexandra Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin da Sousa</w:t>
+                <w:t xml:space="preserve">Cyrielle Nanquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Chocarro-Wrona</w:t>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin-Joffrey Courtial</w:t>
+                <w:t xml:space="preserve">Patrice Gaurivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprinting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41, pp.e00351. </w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.108081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bprint.2024.e00351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2025.108081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729007v1</w:t>
+                <w:t xml:space="preserve">hal-05320279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes alternatives in vitro pour l'étude des interactions hôte-pathogène du poumon</w:t>
+                <w:t xml:space="preserve">Unlocking the potential of bio-inspired bioinks: A collective breakthrough in mammalian tissue bioprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Remot</w:t>
+                <w:t xml:space="preserve">Christophe Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Erny</w:t>
+                <w:t xml:space="preserve">Laura Chastagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chottin</w:t>
+                <w:t xml:space="preserve">Benjamin da Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Drajac</w:t>
+                <w:t xml:space="preserve">Carlos Chocarro-Wrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin-Joffrey Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7574⟩</w:t>
+              <w:t xml:space="preserve">Bioprinting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.e00351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bprint.2024.e00351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171731v1</w:t>
+                <w:t xml:space="preserve">hal-04729007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art on lung organoids in mammals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes alternatives in vitro pour l'étude des interactions hôte-pathogène du poumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Gomes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-021-00946-6⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03299075v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial infection of precision-cut lung slices reveals type 1 interferon pathway is locally induced by Mycobacterium bovis but not M. tuberculosis in a cattle breed</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+                <w:t xml:space="preserve">State of the art on lung organoids in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria L Boschiroli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Bobet-Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.696525⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00946-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03313514v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput Sequencing (HTS) of newly synthetized RNAs enables one shot detection and identification of live mycoplasmas and differentiation from inert nucleic acids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
+                <w:t xml:space="preserve">Mycobacterial infection of precision-cut lung slices reveals type 1 interferon pathway is locally induced by Mycobacterium bovis but not M. tuberculosis in a cattle breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélie Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bobet-Erny</w:t>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Champavère</w:t>
+                <w:t xml:space="preserve">Anthony Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria L Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologicals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biologicals.2020.03.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.696525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963107v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal information for studies of extracellular vesicles 2018 (MISEV2018): a position statement of the International Society for Extracellular Vesicles and update of the MISEV2014 guidelines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Throughput Sequencing (HTS) of newly synthetized RNAs enables one shot detection and identification of live mycoplasmas and differentiation from inert nucleic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Aikawa</w:t>
+                <w:t xml:space="preserve">Céline Desbrousses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Jose Alcaraz</w:t>
+                <w:t xml:space="preserve">Adélie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bobet-Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnathon Anderson</w:t>
+                <w:t xml:space="preserve">Angélique Champavère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (1), pp.1535750. </w:t>
+              <w:t xml:space="preserve">Biologicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65, pp.18-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20013078.2018.1535750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biologicals.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323217v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulation of the endothelin pathway in lymphangioleiomyomatosis with no direct effect on cell proliferation and migration</w:t>
+                <w:t xml:space="preserve">Minimal information for studies of extracellular vesicles 2018 (MISEV2018): a position statement of the International Society for Extracellular Vesicles and update of the MISEV2014 guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader Chebib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
+                <w:t xml:space="preserve">Clotilde Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bobet Erny</w:t>
+                <w:t xml:space="preserve">Kenneth Witwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+                <w:t xml:space="preserve">Elena Aikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cottin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Jose Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnathon Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32795-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.1535750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20013078.2018.1535750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959655v1</w:t>
+                <w:t xml:space="preserve">hal-02323217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocked expression of key genes of the angiogenic pathway in JSRV-induced pulmonary adenocarcinomas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dysregulation of the endothelin pathway in lymphangioleiomyomatosis with no direct effect on cell proliferation and migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Chebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dolmazon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Bobet Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-017-0480-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32795-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635194v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of the Cystic Fibrosis Transmembrane Conductance Regulator to Human Cystic Fibrosis Cells Mediated by Extracellular Vesicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kathy Gallay</w:t>
+                <w:t xml:space="preserve">Blocked expression of key genes of the angiogenic pathway in JSRV-induced pulmonary adenocarcinomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najate Ftaich</w:t>
+                <w:t xml:space="preserve">Barbara Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. I. Matei</w:t>
+                <w:t xml:space="preserve">Christine Dolmazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (2), pp.166-83. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/hum.2015.144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-017-0480-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192919v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Pulmonary lymphangioleiomyomatosis: From pathogenesis to management]</w:t>
+                <w:t xml:space="preserve">Transfer of the Cystic Fibrosis Transmembrane Conductance Regulator to Human Cystic Fibrosis Cells Mediated by Extracellular Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chebib</w:t>
+                <w:t xml:space="preserve">Cyrielle Vituret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahéra Khouatra</w:t>
+                <w:t xml:space="preserve">Kathy Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lazor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najate Ftaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. I. Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2015.10.005⟩</w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.166-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2015.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192905v1</w:t>
+                <w:t xml:space="preserve">hal-02192919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Steps of Jaagsiekte Sheep Retrovirus-Mediated Cell Transformation Involve the Interaction between Env and the RALBP1 Cellular Protein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Dolmazon</w:t>
+                <w:t xml:space="preserve">[Pulmonary lymphangioleiomyomatosis: From pathogenesis to management]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahéra Khouatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00590-15⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (8), pp.718-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01953669v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the study of transmissible respiratory tumours in small ruminants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early Steps of Jaagsiekte Sheep Retrovirus-Mediated Cell Transformation Involve the Interaction between Env and the RALBP1 Cellular Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gineys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dolmazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2015.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (16), pp.8462-8473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00590-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02192902v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung progenitors from lambs can differentiate into specialized alveolar or bronchiolar epithelial cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Advances in the study of transmissible respiratory tumours in small ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 181 (1-2), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2015.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1746-6148-9-224⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00903667v1</w:t>
+                <w:t xml:space="preserve">hal-02192902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstitial lung disease associated with Equine Infectious Anemia Virus infection in horses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lung progenitors from lambs can differentiate into specialized alveolar or bronchiolar epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abi Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dolmazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-113⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.9:224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-9-224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650848v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between JSRV, an oncogenic retrovirus and the pulmonary epithelium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interstitial lung disease associated with Equine Infectious Anemia Virus infection in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pompei Bolfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cadore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Catoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Immunology Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02642718v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copy number variation and differential expression of a protective endogenous retrovirus in sheep.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interplay between JSRV, an oncogenic retrovirus and the pulmonary epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Immunology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02645124v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between JSRV, an oncogenic retrovirus and pulmonary stem cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Copy number variation and differential expression of a protective endogenous retrovirus in sheep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dolmazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643158v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milestones in lymphangioleiomyomatosis research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (119), pp.3-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/09059180.00000311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphangioléiomyomatose pulmonaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Relationship between JSRV, an oncogenic retrovirus and pulmonary stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cordier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abi Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.S51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658178v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oncogènes : vers de nouvelles approches anticancéreuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lymphangioléiomyomatose pulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahera Khouatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lazor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (1), pp.116-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2009.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02662778v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oncogènes : de nouvelles approches anticancéreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (284), pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large animal model to evaluate the effects of Hsp90 inhibitors for the treatment of lung adenocarcinoma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les oncogènes : vers de nouvelles approches anticancéreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (284), pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02656882v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaagsiekte Sheep Retrovirus (JSRV): from virus to lung cancer in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A large animal model to evaluate the effects of Hsp90 inhibitors for the treatment of lung adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Golder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo de Las Heras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 371 (1), pp.206-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2007.09.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2006060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00902865v1</w:t>
+                <w:t xml:space="preserve">hal-02656882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alveolar type II cells isolated from pulmonary adenocarcinoma: a model for JSRV expression in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (5), pp.534-540. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2006-0285OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRV (jaagsiekte sheep retrovirus) et cancer du poumon associé chez le mouton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Jaagsiekte Sheep Retrovirus (JSRV): from virus to lung cancer in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Croze</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (2), pp.211-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2006060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656495v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomerase activation in a model of lung adenocarcinoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">JSRV (jaagsiekte sheep retrovirus) et cancer du poumon associé chez le mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Croze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (4), pp.287-299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667534v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor Xa stimulates fibroblast procollagen production, proliferation, and calcium signaling via PAR1 activation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Telomerase activation in a model of lung adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Derian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Bolsover</w:t>
+                <w:t xml:space="preserve">S. Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2004.10.021⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (6), pp.1175-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.06.00125105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682200v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Adénocarcinome pulmonaire des ovins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Factor Xa stimulates fibroblast procollagen production, proliferation, and calcium signaling via PAR1 activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier P. Blanc-Brude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Derian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bolsover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 304 (1), pp.16-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2004.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02673080v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrPSc binding antibodies are potent inhibitors of prion replication in cell lines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'Adénocarcinome pulmonaire des ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 123, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M402270200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02682962v1</w:t>
+                <w:t xml:space="preserve">hal-02673080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultured peripheral neuroglial cells are highly permissive to sheep prion infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">PrPSc binding antibodies are potent inhibitors of prion replication in cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Mallinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Grégory Perrot</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.78.1.482-490.2004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (38), pp.39671-39676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M402270200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682207v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cells release prions in association with exosomes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cultured peripheral neuroglial cells are highly permissive to sheep prion infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damarys Loew</w:t>
+                <w:t xml:space="preserve">Corinne Bachelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Faigle</w:t>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0308413101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (1), pp.482-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.78.1.482-490.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683290v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New in vivo and ex vivo models for the experimental study of sheep scrapie: development and perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Cells release prions in association with exosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solange Soulier</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damarys Loew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Faigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0691(02)01393-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (26), pp.9683-9688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0308413101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02678274v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that Wallerian degeneration and localized axon degeneration induced by local neurotrophin deprivation do not involve caspases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New in vivo and ex vivo models for the experimental study of sheep scrapie: development and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anu Srinivasan</w:t>
+                <w:t xml:space="preserve">Annick Le Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 325 (1), pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0691(02)01393-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02696695v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMs and FGF cause a local submembrane calcium signal promoting axon outgrowth without a rise in bulk calcium concentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evidence that Wallerian degeneration and localized axon degeneration induced by local neurotrophin deprivation do not involve caspases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T. Finn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Siman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20 (4), pp.1333-1341</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02697504v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activator of calcium influx proves a slippery customer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Bolsover</w:t>
+                <w:t xml:space="preserve">CAMs and FGF cause a local submembrane calcium signal promoting axon outgrowth without a rise in bulk calcium concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Ashworth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
+                <w:t xml:space="preserve">Patrick Doherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R. Bolsover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-7793.1999.0002z.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11 (10), pp.3565-3573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.1999.00773.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695561v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Activator of calcium influx proves a slippery customer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Bolsover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Ashworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 517 (1), pp.2-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7793.1999.0002z.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of slaughter at the cellular level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Focus International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, pp.354-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4777,2821 +4911,2821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organoïdes pulmonaires et cultures air-liquide interface pour mimer le poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Organoïdes chez les animaux d'élevage"- INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory organoids and hydrogels: towards a 3D lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific meeting "From 3D culture to organoïds " - Aviesan ITMO Health Technoloogies and ITMO Cell Biology, Development and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on emerging viruses at IVPC UMR754</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Academy of science (CAS) - INRA Workshop on International Associate laboratories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision-cut lung slices: an ex vivo model to monitor and evaluate innate tissue responses following &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenaires cellulaires de la protéine Env de JSRV impliqués dans la transformation viro-induite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Origine des cellules tumorales transformées suite à l'infection par JSRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Torresilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751288v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des cellules tumorales transformées suite à l'infection par JSRV</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Partenaires cellulaires de la protéine Env de JSRV impliqués dans la transformation viro-induite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gineys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752239v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation mechanisms of type II pneumocytes in a virally-induced lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Nenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées du Cancéropole Grand Sud-Ouest, 15-16 octobre, Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cancéropôle Grand Sud-Ouest. FRA., Oct 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation mechanisms of type II pneumocytes in a virally-induced lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Nenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From OPA-derived type II pneumocytes to JSRV transformation mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Workshop on Retroviral Pathogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vienna, Austria. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités sur l'adénocarcinome pulmonaire ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomerase activation but not Akt phosphorylation plays a role in carcinogenesis associated with JSRV infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’activation de la télomerase participe à l’oncogenèse pulmonaire induite par le rétrovirus JSRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rpk Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96. Annual Meeting of American Association for Cancer Research (AACR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762113v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activation de la télomerase participe à l’oncogenèse pulmonaire induite par le rétrovirus JSRV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cottin</w:t>
+                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rpk Charles</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828306v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JRSV au cours de l'adénocarcinome pulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829842v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation de la télomérase au cours de l'adénocarcinome pulmonaire ovin induit par le rétrovirus JSRV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rp Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JRSV au cours de l'adénocarcinome pulmonaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Telomerase activation but not Akt phosphorylation plays a role in carcinogenesis associated with JSRV infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">96. Annual Meeting of American Association for Cancer Research (AACR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827892v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JSRV au cours de l’adénocarcinome pulmonaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Lyon M Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche Respiratoire, Société de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Reims, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules myélinisantes périphériques: une cible d’infection pour les prions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bachelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de Bilan de l'Appel d'Offre GIS PRIONS-2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwann cells as a possible player in prion propagation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Transmissible Spongiform Encephalopathies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Edinburgh, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression de l'allèle VRQ de la protéine ovine PrP confère une forte susceptibilité à l'agent de la tremblante du mouton à des souris transgéniques. Applications à d'autres protéines PrP et à l'obtention de lignées cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Essalmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Stinnakre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ESST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de modèles cellulaires pour comprendre le déterminisme génétique des maladies à prions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elifsu Sabuncu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur les recherches engagées à l'INRA sur les ESST et les prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Draveil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro differenciated pig muscle cells, as a model for the study of the metabolic changes, induced by hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Dummerstof Muscle-Workshop "Muscle Growth and Meat Quality"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular pH and free calcium variations in skeletal muscle cells under chemical hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting de la société Française de la Biologie Cellulaire. Biologie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic changes in skeletal muscle cells under &amp;quot;chemical hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. ICOMST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig satellite cell in culture for the study of intracellular calcium regulation in muscle cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Meeting of the European Tissue Culture Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1993, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal calcium regulation in cultured cells from normal and halothane susceptible pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7601,1630 +7735,1630 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision-cut lung slices: an ex vivo model to monitor and evaluate innate tissue responses following &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention et carctérisation d'une lignée de cellules épithéliales respiratoires de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fraguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation mechanisms of type II alveolar cells in a virally-induced lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Nenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting CLARA-DFKZ-CGE on infection and cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Lyon, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapamycin sharpens the sensitivity to cisplatin of cells isolated from ovine pulmonary adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Nenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Workshop on Retroviral Pathogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vienna, Austria. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumocytes de type II isolés d’adénocarcinome pulmonaire ovin : un modèle pour l’expression de JSRV in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle et régulation de l’epidermal growth factor receptor au cour de l’adénocarcinome pulmonaire ovin induit par Jaagsiekte Sheep Retrovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adénocarcinome pulmonaire ovin : de l’animal à l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du CLARA (Cancéropôle Lyon Auvergne Rhône-Alpes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle et régulation de l'EGFR au cours de l'adénocarcinome pulmonaire ovin induit par JSRV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tours, France. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l'adénocarcinome pulmonaire ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès de la Société Francophone de Thérapie Cellulaire et Génique</w:t>
+              <w:t xml:space="preserve">4e Congrès annuel de la Société Française de Thérapie Cellulaire et Génique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon, France. pp.Inconnu, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827775v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l'adénocarcinome pulmonaire ovin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès annuel de la Société Française de Thérapie Cellulaire et Génique</w:t>
+              <w:t xml:space="preserve">4e Congrès de la Société Francophone de Thérapie Cellulaire et Génique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon, France. pp.Inconnu, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827733v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un stress physique sur l'infection des cellules par les prions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réza Etessami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vilette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Séminaire sur les recherches engagées à l'INRA sur les ESST et les Prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Le Croisic, France. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un rôle des cellules neurogliales dans la propagation périphérique des prions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Séminaire sur les Recherches Engagées à l'INRA sur les ESST et les Prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Le Croisic, France. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de nouveaux systèmes permissifs à l'agent de la tremblante ovine à partir de souris transgéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur les recherches engagées à l'INRA sur les ESST et les prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Draveil, France. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9234,91 +9368,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adénocarcinome pulmonaire, JSRV et cellules souches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02806344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9328,258 +9462,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium and neuronal development and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Ashworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Bolsover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative aspects of calcium signalling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plenum Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 408 p., 1999, 978-1-4899-1903-8 978-1-4899-1901-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fluorescent probes to investigate intracellular calcium and pH changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Very Fast Chilling in Beef: Research and Development for the Industry. Muscle to meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bristol Press, 185 p., 1998, 0-86292-471-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9589,114 +9723,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des modifications ioniques et métaboliques induites par l'hypoxie dans des cellules musculaires en culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Université Blaise Pascal (Clermont Ferrand 2), 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9843,51 +9977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Nanquette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaurivaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2025.108081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin da Sousa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chocarro-Wrona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2024.e00351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7574" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299075v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bobet-Erny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gomes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00946-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desbrousses" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Champav&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2020.03.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Thery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Witwer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aikawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Alcaraz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathon Anderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1535750" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Chebib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bobet Erny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32795-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gineys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dolmazon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0480-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Matei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2015.144" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chah&#233;ra Khouatra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Monot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00590-15" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mornex" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.08.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00903667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abi Rizk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-224" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Bolfa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nolf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Catoi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041965" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cordier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09059180.00000311" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahera Khouatra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lazor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2009.10.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Las Heras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902865v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Greenland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006060" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lyon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chastang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0285OC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.06.00125105" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Blanc-Brude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Derian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bolsover" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.10.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cordier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mallinson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaisar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M402270200" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682207v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bachelin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.1.482-490.2004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683290v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit F&#233;vrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Faigle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308413101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678274v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Soulier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01393-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Finn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Weil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Siman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Srinivasan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697504v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doherty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Collins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Bolsover" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00773.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CA33243CEA871DCFA4721AC0BFC8E096CF904AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695561v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bolsover" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ashworth" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.1999.0002z.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331526v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Torresilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753920v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nenci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814823v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Mornex" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758546v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rpk Charles" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chastang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829842v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lyon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Mornex" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828490v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rp Charles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829510v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lyon M Mornex" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831330v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perrot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771822v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalmani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stinnakre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771433v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Madelaine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Labas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907509v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775456v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778702v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775662v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Femenia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fraguas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Longin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815046v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814268v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822041v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812090v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812374v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827775v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826272v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Etessami" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830013v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vilette" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839718v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806344v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840991v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-1-4899-1901-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Nanquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaurivaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2025.108081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin da Sousa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chocarro-Wrona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2024.e00351" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7574" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bobet-Erny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00946-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desbrousses" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Champav&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2020.03.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Thery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Witwer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aikawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Alcaraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathon Anderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1535750" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Chebib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bobet Erny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32795-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gineys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dolmazon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0480-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Matei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2015.144" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chah&#233;ra Khouatra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Monot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00590-15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mornex" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.08.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00903667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abi Rizk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-224" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Bolfa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nolf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Catoi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041965" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643611v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cordier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09059180.00000311" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahera Khouatra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lazor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2009.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Las Heras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacquier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lyon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chastang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0285OC" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902865v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Greenland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.06.00125105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682200v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Blanc-Brude" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Derian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bolsover" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.10.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673080v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cordier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mallinson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaisar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M402270200" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bachelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.1.482-490.2004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit F&#233;vrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Faigle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308413101" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Soulier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01393-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Finn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Weil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Siman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Srinivasan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697504v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doherty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Collins" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Bolsover" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00773.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CA33243CEA871DCFA4721AC0BFC8E096CF904AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695561v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bolsover" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ashworth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.1999.0002z.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685516v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331523v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736323v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Torresilla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751288v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753920v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nenci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816083v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Mornex" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758546v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rpk Charles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chastang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829842v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lyon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Mornex" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827892v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rp Charles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762113v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829510v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lyon M Mornex" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831330v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827428v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perrot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalmani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stinnakre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771433v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Madelaine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908159v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Labas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907509v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775456v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738077v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Femenia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fraguas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Longin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815046v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814268v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822041v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815601v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812374v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826272v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Etessami" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vilette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806344v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-1-4899-1901-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840988v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838152v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>