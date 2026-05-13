--- v2 (2026-04-17)
+++ v3 (2026-05-13)
@@ -636,269 +636,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art on lung organoids in mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
+                <w:t xml:space="preserve">Mycobacterial infection of precision-cut lung slices reveals type 1 interferon pathway is locally induced by Mycobacterium bovis but not M. tuberculosis in a cattle breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bobet-Erny</w:t>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Gomes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria L Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-021-00946-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.696525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299075v1</w:t>
+                <w:t xml:space="preserve">hal-03313514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial infection of precision-cut lung slices reveals type 1 interferon pathway is locally induced by Mycobacterium bovis but not M. tuberculosis in a cattle breed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Coupé</w:t>
+                <w:t xml:space="preserve">State of the art on lung organoids in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+                <w:t xml:space="preserve">Alexandra Bobet-Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria L Boschiroli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maryline Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, 16 p. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.696525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00946-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03313514v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Throughput Sequencing (HTS) of newly synthetized RNAs enables one shot detection and identification of live mycoplasmas and differentiation from inert nucleic acids</w:t>
               </w:r>
@@ -923,51 +923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bobet-Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Champavère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1282,51 +1282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blocked expression of key genes of the angiogenic pathway in JSRV-induced pulmonary adenocarcinomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2451,265 +2451,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milestones in lymphangioleiomyomatosis research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between JSRV, an oncogenic retrovirus and pulmonary stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abi Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.S51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643611v1</w:t>
+                <w:t xml:space="preserve">hal-02643158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between JSRV, an oncogenic retrovirus and pulmonary stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milestones in lymphangioleiomyomatosis research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Abi Rizk</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (119), pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09059180.00000311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643158v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lymphangioléiomyomatose pulmonaire</w:t>
               </w:r>
@@ -2747,51 +2747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahera Khouatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lazor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (1), pp.116-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2819,195 +2819,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oncogènes : de nouvelles approches anticancéreuses</w:t>
+                <w:t xml:space="preserve">Les oncogènes : vers de nouvelles approches anticancéreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39 (284), pp.33-37</w:t>
+              <w:t xml:space="preserve">, 2008, 39 (284), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653525v1</w:t>
+                <w:t xml:space="preserve">hal-02662778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oncogènes : vers de nouvelles approches anticancéreuses</w:t>
+                <w:t xml:space="preserve">Les oncogènes : de nouvelles approches anticancéreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39 (284), pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2008, 39 (284), pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662778v1</w:t>
+                <w:t xml:space="preserve">hal-02653525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large animal model to evaluate the effects of Hsp90 inhibitors for the treatment of lung adenocarcinoma</w:t>
               </w:r>
@@ -3121,295 +3121,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alveolar type II cells isolated from pulmonary adenocarcinoma: a model for JSRV expression in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
+                <w:t xml:space="preserve">Jaagsiekte Sheep Retrovirus (JSRV): from virus to lung cancer in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Jacquier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cottin</w:t>
+                <w:t xml:space="preserve">Timothy Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2006-0285OC⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (2), pp.211-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2006060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661850v1</w:t>
+                <w:t xml:space="preserve">hal-00902865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaagsiekte Sheep Retrovirus (JSRV): from virus to lung cancer in sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Girard</w:t>
+                <w:t xml:space="preserve">Alveolar type II cells isolated from pulmonary adenocarcinoma: a model for JSRV expression in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38 (2), pp.211-228. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (5), pp.534-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2006060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2006-0285OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902865v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JSRV (jaagsiekte sheep retrovirus) et cancer du poumon associé chez le mouton</w:t>
               </w:r>
@@ -3572,51 +3572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Croze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (6), pp.1175-1182. </w:t>
@@ -5158,51 +5158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision-cut lung slices: an ex vivo model to monitor and evaluate innate tissue responses following &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5264,269 +5264,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des cellules tumorales transformées suite à l'infection par JSRV</w:t>
+                <w:t xml:space="preserve">Partenaires cellulaires de la protéine Env de JSRV impliqués dans la transformation viro-induite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Torresilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Desloire</w:t>
+                <w:t xml:space="preserve">Guillaume Poupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752239v1</w:t>
+                <w:t xml:space="preserve">hal-02751288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenaires cellulaires de la protéine Env de JSRV impliqués dans la transformation viro-induite</w:t>
+                <w:t xml:space="preserve">Origine des cellules tumorales transformées suite à l'infection par JSRV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Poupy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Gineys</w:t>
+                <w:t xml:space="preserve">Cynthia Torresilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751288v1</w:t>
+                <w:t xml:space="preserve">hal-02752239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation mechanisms of type II pneumocytes in a virally-induced lung cancer</w:t>
               </w:r>
@@ -5564,51 +5564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées du Cancéropole Grand Sud-Ouest, 15-16 octobre, Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cancéropôle Grand Sud-Ouest. FRA., Oct 2008, Montpellier, France</w:t>
@@ -5976,627 +5976,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activation de la télomerase participe à l’oncogenèse pulmonaire induite par le rétrovirus JSRV</w:t>
+                <w:t xml:space="preserve">Activation de la télomérase au cours de l'adénocarcinome pulmonaire ovin induit par le rétrovirus JSRV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rpk Charles</w:t>
+                <w:t xml:space="preserve">Rp Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828306v1</w:t>
+                <w:t xml:space="preserve">hal-02828490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
+                <w:t xml:space="preserve">Telomerase activation but not Akt phosphorylation plays a role in carcinogenesis associated with JSRV infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jf Mornex</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">96. Annual Meeting of American Association for Cancer Research (AACR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829842v1</w:t>
+                <w:t xml:space="preserve">hal-02762113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JRSV au cours de l'adénocarcinome pulmonaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation de la télomérase au cours de l'adénocarcinome pulmonaire ovin induit par le rétrovirus JSRV</w:t>
+                <w:t xml:space="preserve">L’activation de la télomerase participe à l’oncogenèse pulmonaire induite par le rétrovirus JSRV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rp Charles</w:t>
+                <w:t xml:space="preserve">Rpk Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828490v1</w:t>
+                <w:t xml:space="preserve">hal-02828306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomerase activation but not Akt phosphorylation plays a role in carcinogenesis associated with JSRV infection</w:t>
+                <w:t xml:space="preserve">JSRV et pneumocytes de type II au cours de l’adénocarcinome pulmonaire ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96. Annual Meeting of American Association for Cancer Research (AACR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762113v1</w:t>
+                <w:t xml:space="preserve">hal-02829842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumocytes de type II et rétrovirus JSRV au cours de l’adénocarcinome pulmonaire</w:t>
               </w:r>
@@ -7762,77 +7762,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision-cut lung slices: an ex vivo model to monitor and evaluate innate tissue responses following &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8051,51 +8051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Nenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting CLARA-DFKZ-CGE on infection and cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Lyon, France. pp.Inconnu, 2009</w:t>
@@ -8118,273 +8118,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapamycin sharpens the sensitivity to cisplatin of cells isolated from ovine pulmonary adenocarcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pneumocytes de type II isolés d’adénocarcinome pulmonaire ovin : un modèle pour l’expression de JSRV in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop on Retroviral Pathogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vienna, Austria. pp.Inconnu, 2007</w:t>
+              <w:t xml:space="preserve">11e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814268v1</w:t>
+                <w:t xml:space="preserve">hal-02822041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocytes de type II isolés d’adénocarcinome pulmonaire ovin : un modèle pour l’expression de JSRV in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapamycin sharpens the sensitivity to cisplatin of cells isolated from ovine pulmonary adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Nenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu, 2007</w:t>
+              <w:t xml:space="preserve">19th International Workshop on Retroviral Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vienna, Austria. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822041v1</w:t>
+                <w:t xml:space="preserve">hal-02814268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle et régulation de l’epidermal growth factor receptor au cour de l’adénocarcinome pulmonaire ovin induit par Jaagsiekte Sheep Retrovirus</w:t>
               </w:r>
@@ -8409,51 +8409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8655,51 +8655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8763,64 +8763,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8884,64 +8884,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Mornex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9977,51 +9977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Nanquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaurivaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2025.108081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin da Sousa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chocarro-Wrona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2024.e00351" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7574" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bobet-Erny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00946-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desbrousses" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Champav&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2020.03.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Thery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Witwer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aikawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Alcaraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathon Anderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1535750" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Chebib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bobet Erny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32795-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gineys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dolmazon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0480-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Matei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2015.144" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chah&#233;ra Khouatra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Monot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00590-15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mornex" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.08.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00903667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abi Rizk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-224" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Bolfa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nolf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Catoi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041965" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643611v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cordier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09059180.00000311" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahera Khouatra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lazor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2009.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Las Heras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacquier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lyon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chastang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0285OC" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902865v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Greenland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.06.00125105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682200v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Blanc-Brude" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Derian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bolsover" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.10.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673080v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cordier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mallinson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaisar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M402270200" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bachelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.1.482-490.2004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit F&#233;vrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Faigle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308413101" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Soulier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01393-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Finn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Weil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Siman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Srinivasan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697504v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doherty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Collins" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Bolsover" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00773.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CA33243CEA871DCFA4721AC0BFC8E096CF904AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695561v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bolsover" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ashworth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.1999.0002z.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685516v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331523v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736323v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Torresilla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751288v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753920v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nenci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816083v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Mornex" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758546v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rpk Charles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chastang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829842v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lyon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Mornex" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827892v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rp Charles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762113v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829510v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lyon M Mornex" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831330v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827428v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perrot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalmani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stinnakre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771433v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Madelaine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908159v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Labas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907509v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775456v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738077v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Femenia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fraguas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Longin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815046v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814268v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822041v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815601v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812374v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826272v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Etessami" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vilette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806344v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-1-4899-1901-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840988v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838152v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Nanquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaurivaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2025.108081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin da Sousa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chocarro-Wrona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2024.e00351" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7574" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bobet-Erny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gomes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00946-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desbrousses" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Champav&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2020.03.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Thery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Witwer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aikawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Alcaraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathon Anderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1535750" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Chebib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bobet Erny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32795-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gineys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dolmazon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0480-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Matei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2015.144" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chah&#233;ra Khouatra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Monot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00590-15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mornex" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.08.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00903667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abi Rizk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-224" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompei Bolfa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nolf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Catoi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041965" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643611v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cordier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09059180.00000311" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahera Khouatra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lazor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2009.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Las Heras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Greenland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006060" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lyon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chastang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0285OC" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.06.00125105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682200v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Blanc-Brude" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Derian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bolsover" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.10.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673080v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cordier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mallinson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaisar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M402270200" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bachelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.1.482-490.2004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit F&#233;vrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Faigle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308413101" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Soulier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01393-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Finn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Weil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Siman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Srinivasan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697504v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doherty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Collins" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Bolsover" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00773.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CA33243CEA871DCFA4721AC0BFC8E096CF904AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695561v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bolsover" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ashworth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.1999.0002z.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685516v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331523v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736323v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752239v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Torresilla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753920v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nenci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816083v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Mornex" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758546v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828490v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rp Charles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chastang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762113v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lyon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Mornex" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828306v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rpk Charles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829842v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829510v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lyon M Mornex" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831330v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827428v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perrot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalmani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stinnakre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771433v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Madelaine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908159v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Labas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907509v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775456v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738077v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Femenia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fraguas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Longin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815046v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814268v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815601v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812374v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826272v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Etessami" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vilette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806344v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-1-4899-1901-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840988v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838152v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>