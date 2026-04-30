--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -194,306 +194,306 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS Summer Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214154v1</w:t>
+                <w:t xml:space="preserve">hal-05170274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhizocephala Collection of the MNHN: Diversity, Phylogeny, and Historical Exploration.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rabet</w:t>
+                <w:t xml:space="preserve">Detection of the zoonotic nematode Angiostrongylus cantonensis in Pacific crustaceans by real-time PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin de Mazancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Audebert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabienne Audebert, Jul 2025, PARIS Sorbonne Université, France</w:t>
+              <w:t xml:space="preserve">TCS Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283793v1</w:t>
+                <w:t xml:space="preserve">hal-05214154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the zoonotic nematode Angiostrongylus cantonensis in Pacific crustaceans by real-time PCR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérald Umhang</w:t>
+                <w:t xml:space="preserve">The Rhizocephala Collection of the MNHN: Diversity, Phylogeny, and Historical Exploration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Ann Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Audebert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">TCS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabienne Audebert, Jul 2025, PARIS Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170274v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -684,51 +684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -792,51 +792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a Digenean (Cryptogonimidae) Living in a Cleft-Lipped Goby, Sicyopterus cynocephalus (Teleostei: Gobiidae) from Ranongga Island, Solomon Islands: Analysis of Multiple Ribosomal DNA Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis L. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1073,51 +1073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1596,51 +1596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronism of naupliar development of Sacculina carcini Thompson, 1836 (Pancrustacea, Rhizocephala) revealed by precise monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Trédez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,251 +2635,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The life cycle of Nematodiroides zembrae (Nematoda, Trichostrongylina) in the rabbit</w:t>
+                <w:t xml:space="preserve">Life cycle of Trichostrongylus retortaeformis in its natural host, the rabbit (Orycytolagus cuniculus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Durette-Desset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 76, pp.189-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/JOH2002126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673083v1</w:t>
+                <w:t xml:space="preserve">hal-02679858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle of Trichostrongylus retortaeformis in its natural host, the rabbit (Orycytolagus cuniculus)</w:t>
+                <w:t xml:space="preserve">The life cycle of Nematodiroides zembrae (Nematoda, Trichostrongylina) in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Hoste</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Cassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Durette-Desset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88 (5), pp.898-904</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02679858v1</w:t>
+                <w:t xml:space="preserve">hal-02673083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The life cycle of Ohbayashinema erbaevae (Nematoda, Heligmosomoidea, Heligmosomidae) in Ochotona rufescens rufescens (Ochotonidae)</w:t>
               </w:r>
@@ -3105,252 +3105,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of the genus Ohbayashinema (Nematoda, Trichostrongylina, Heligmosomoidea), parasite of Ochotona daurica (Ochotonidae, Lagomorpha) from Buriatia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphogenesis and distribution of Trichostrongylus retortaeformis in the intestine of the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Cassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Durette-Desset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Masao Kamiya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoosystema</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 74 (2), pp.95-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022149X00700757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880739v1</w:t>
+                <w:t xml:space="preserve">hal-02690471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis and distribution of Trichostrongylus retortaeformis in the intestine of the rabbit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new species of the genus Ohbayashinema (Nematoda, Trichostrongylina, Heligmosomoidea), parasite of Ochotona daurica (Ochotonidae, Lagomorpha) from Buriatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Durette-Desset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumyia Ganzorig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Durette-Desset</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masao Kamiya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zoosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 22 (4), pp.667-676</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690471v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3702,51 +3702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214154v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilmin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Mazancourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ann Galindo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pellen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14211" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109064" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mathews" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Espinoza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ha&#255;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12070923" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02678-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104986" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Milanin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morandini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mertins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2020.104718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Alama-Bermejo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2020.104372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D Mathews" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinoza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anai Flores-Gonzales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2020.105545" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tr&#233;dez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10152-016-0479-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891023v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Durette-Desset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2012194367" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Cassone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-010-2217-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49479872164CEDE1312261F24B39D36A25C86153/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2010171017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2007143183" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chilton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tillier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-1402-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-004-1180-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-08N2R0LN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phat N Vuong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4017(02)00386-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT8LT349-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/JOH2002126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-32L337TG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Baccam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2001084325" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(99)00179-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JLNFZ3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumyia Ganzorig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Kamiya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X00700757" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04002166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05226343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA120051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilmin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Mazancourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283793v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ann Galindo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pellen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14211" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109064" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mathews" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Espinoza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ha&#255;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12070923" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02678-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104986" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Milanin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morandini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mertins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2020.104718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Alama-Bermejo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2020.104372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D Mathews" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinoza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anai Flores-Gonzales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2020.105545" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tr&#233;dez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10152-016-0479-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891023v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Durette-Desset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2012194367" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Cassone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-010-2217-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49479872164CEDE1312261F24B39D36A25C86153/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2010171017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2007143183" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chilton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tillier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-1402-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-004-1180-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-08N2R0LN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phat N Vuong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4017(02)00386-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT8LT349-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/JOH2002126" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-32L337TG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Baccam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2001084325" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(99)00179-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JLNFZ3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X00700757" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumyia Ganzorig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Kamiya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04002166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05226343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA120051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>