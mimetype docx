--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2308,295 +2308,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes induced by heavy ion irradiation in titanium silicon carbide</w:t>
+                <w:t xml:space="preserve">Microstructural changes induced by low energy heavy ion irradiation in titanium silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Nappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Guilhot</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.235⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (8), pp.1503-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558236v1</w:t>
+                <w:t xml:space="preserve">hal-00587048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural changes induced by low energy heavy ion irradiation in titanium silicon carbide</w:t>
+                <w:t xml:space="preserve">Structural changes induced by heavy ion irradiation in titanium silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Nappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Maurice</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thomé</w:t>
+                <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31 (8), pp.1503-1511. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (1), pp.53-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587048v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature oxidation of SiC under helium with low-pressure oxygen. Part 2: CVD β-SiC</w:t>
               </w:r>
@@ -3155,51 +3155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4070,319 +4070,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural dependence of the thermal and mechanical properties of monazite LnPO4 (Ln=La to Gd)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-State Synthesis of Monazite-type Compounds Containing Tetravalent Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bregiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Perrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Bregiroux</w:t>
+                <w:t xml:space="preserve">Olivier Terra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Audubert</w:t>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Champion</w:t>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (10), pp.3207-3213. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (24), pp.10372-10382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic7012123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00447168v1</w:t>
+                <w:t xml:space="preserve">emse-00509266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Synthesis of Monazite-type Compounds Containing Tetravalent Elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural dependence of the thermal and mechanical properties of monazite LnPO4 (Ln=La to Gd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Terra</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Serin</w:t>
+                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (24), pp.10372-10382. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.3207-3213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic7012123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00509266v1</w:t>
+                <w:t xml:space="preserve">emse-00447168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plutonium and americium monazite materials: Solid state synthesis and X-ray diffraction study</w:t>
               </w:r>
@@ -4761,51 +4761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6749,51 +6749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Nappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6900,51 +6900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Cracovie, Poland. pp.1089-1092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7112,51 +7112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7224,51 +7224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Nappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7362,51 +7362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8559,51 +8559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalane Gobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458380v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gracia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vermeulen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sauvage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.10.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Cherkaski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lebeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gracia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.04.029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ducasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiqiri Hodaj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.03.104" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL5ZJ6JL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.203" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentivoglio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dawi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.02.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-701CHVGR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Napp&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beauvy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01064438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aufore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arredondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.08.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDCGHD62-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.235" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587048v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.04.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC8BFT78-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.04.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balat-Pichelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Foucaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.11.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15FWM73P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.05.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFSQM68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.04.032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WPJTMSD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446290v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Botuha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.07.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLSMGMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Terra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02678.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JST27LQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sakellariou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.03.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2W9VN0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDSRH9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic7012123" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X7JD2G3C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Valenza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.12.042" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ6KLNZS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447298v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447275v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.11.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BZ6V3HG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449277v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.07.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QZPJNZ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025655v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.02.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQ832ZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(96)00570-X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKXNJD2F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05195926v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930225v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Alex Herrero-Bocco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontremoli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winkelmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legall" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391947v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E. Sickafus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixuan Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338475v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338951v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328971v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Felines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434559v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hazemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441988v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vermeulen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guigue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509073v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dannoux-Papin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313875v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551914v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3315802" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409075v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087842v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.058" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJLTPDTD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706100v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roucayrol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933127v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999462v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lumley De" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khatib" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrenoud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498244v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalane Gobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458380v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gracia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vermeulen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sauvage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.10.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Cherkaski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lebeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gracia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.04.029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ducasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiqiri Hodaj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.03.104" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL5ZJ6JL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.203" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentivoglio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dawi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.02.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-701CHVGR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Napp&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beauvy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01064438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aufore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arredondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.08.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDCGHD62-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.235" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.04.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC8BFT78-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.04.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balat-Pichelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Foucaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.11.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15FWM73P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.05.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFSQM68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.04.032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WPJTMSD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446290v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Botuha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.07.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLSMGMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Terra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02678.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JST27LQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sakellariou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.03.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2W9VN0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic7012123" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X7JD2G3C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447168v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perri&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDSRH9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Valenza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.12.042" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ6KLNZS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447298v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447275v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.11.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BZ6V3HG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449277v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.07.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QZPJNZ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025655v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.02.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQ832ZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(96)00570-X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKXNJD2F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05195926v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930225v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Alex Herrero-Bocco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontremoli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winkelmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legall" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391947v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E. Sickafus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixuan Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338475v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338951v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328971v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Felines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434559v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hazemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441988v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vermeulen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guigue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509073v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dannoux-Papin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313875v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551914v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3315802" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409075v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087842v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.058" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJLTPDTD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706100v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roucayrol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933127v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999462v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lumley De" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khatib" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrenoud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498244v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>