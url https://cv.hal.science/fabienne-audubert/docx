--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -1514,295 +1514,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Measuring the Pu Self-Diffusion Coefficient in Polycrystalline U0.55Pu0.45O2±x</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of the safety studies carried out on the GFR2400</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Garcia</w:t>
+                <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pasquet</w:t>
+                <w:t xml:space="preserve">C. Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Roure</w:t>
+                <w:t xml:space="preserve">F. Bentivoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.203⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 253 (7), pp.161-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2012.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789027v1</w:t>
+                <w:t xml:space="preserve">hal-02864348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of the safety studies carried out on the GFR2400</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bertrand</w:t>
+                <w:t xml:space="preserve">Towards Measuring the Pu Self-Diffusion Coefficient in Polycrystalline U0.55Pu0.45O2±x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bassi</w:t>
+                <w:t xml:space="preserve">P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bentivoglio</w:t>
+                <w:t xml:space="preserve">B. Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 253 (7), pp.161-182. </w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 323-325, pp.203-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2012.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864348v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical degradation of SiC/SiC composite for the cladding of gas-cooled fast reactor in case of severe accident scenarios</w:t>
               </w:r>
@@ -3360,311 +3360,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00446160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of SiC at high temperature under helium with low oxygen partial pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of a phosphate-based material with rhabdophane structure for caesium immobilization: Synthesis, sintering and leaching behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Campayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Eck</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Audubert</w:t>
+                <w:t xml:space="preserve">Stéphanie Botuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (15), pp.2995-3004. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 374 (1-2), pp.101-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.04.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328700v1</w:t>
+                <w:t xml:space="preserve">emse-00446290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a phosphate-based material with rhabdophane structure for caesium immobilization: Synthesis, sintering and leaching behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Campayo</w:t>
+                <w:t xml:space="preserve">Behavior of SiC at high temperature under helium with low oxygen partial pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balat-Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 374 (1-2), pp.101-108. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (15), pp.2995-3004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00446290v1</w:t>
+                <w:t xml:space="preserve">hal-02328700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Optimized Uranium and Thorium Bearing Brabantite or Monazite/Brabantite Solid Solutions</w:t>
               </w:r>
@@ -3786,603 +3786,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00357534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state synthesis of monazite-type compounds LnPO4 (Ln = La to Gd)</w:t>
+                <w:t xml:space="preserve">Solid-State Synthesis of Monazite-type Compounds Containing Tetravalent Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Sakellariou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.03.019⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (24), pp.10372-10382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic7012123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00508628v1</w:t>
+                <w:t xml:space="preserve">emse-00509266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state synthesis of monazite type compounds LnPO4 (Ln = La to Gd)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural dependence of the thermal and mechanical properties of monazite LnPO4 (Ln=La to Gd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.03.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.3207-3213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420148v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00447168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Synthesis of Monazite-type Compounds Containing Tetravalent Elements</w:t>
+                <w:t xml:space="preserve">Solid-state synthesis of monazite-type compounds LnPO4 (Ln = La to Gd)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (5), pp.432-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic7012123⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">emse-00509266v1</w:t>
+                <w:t xml:space="preserve">emse-00508628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural dependence of the thermal and mechanical properties of monazite LnPO4 (Ln=La to Gd)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid state synthesis of monazite type compounds LnPO4 (Ln = La to Gd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.005⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.432-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00447168v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plutonium and americium monazite materials: Solid state synthesis and X-ray diffraction study</w:t>
               </w:r>
@@ -4761,51 +4761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5363,333 +5363,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the miscibility gap in the evolution of the microstructure in UO2-based fuel doped with Nd</w:t>
+                <w:t xml:space="preserve">Determination of Ba, Cs, Mo, Zr and U in SIMFuel samples by ICP-AES and ICP-MS for the study of fission products behavior during a nuclear severe accident.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardo Alex Herrero-Bocco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">A. Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+                <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">S. Pontremoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Winkelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 TMS Annual Meeting &amp; Exhibition. Symposium: Ceramic Materials for Nuclear Energy Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry (EWCPS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930225v1</w:t>
+                <w:t xml:space="preserve">cea-02394096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Ba, Cs, Mo, Zr and U in SIMFuel samples by ICP-AES and ICP-MS for the study of fission products behavior during a nuclear severe accident.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the miscibility gap in the evolution of the microstructure in UO2-based fuel doped with Nd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pontremoli</w:t>
+                <w:t xml:space="preserve">Bernardo Alex Herrero-Bocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Winkelmann</w:t>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Legall</w:t>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry (EWCPS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Pau, France</w:t>
+              <w:t xml:space="preserve">2019 TMS Annual Meeting &amp; Exhibition. Symposium: Ceramic Materials for Nuclear Energy Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02394096v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Microstructural Features Observed in (Ln,U)O 2-x Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Alex Herrero-Bocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt E. Sickafus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5738,277 +5738,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products and nuclear fuel behaviour under severe accident conditionsSpeciation of fission productsin the Verdon 3 and -4 samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxide phase characterization in simulated high burn-up UO$_2$ fuels in the early stages of a nuclear severe accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fayette</w:t>
+                <w:t xml:space="preserve">E. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bienvenu</w:t>
+                <w:t xml:space="preserve">O. Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
+                <w:t xml:space="preserve">M. Rovezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMAT 2018 - The Nuclear Materials Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
+              <w:t xml:space="preserve">The 2018 MRS Spring Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338475v1</w:t>
+                <w:t xml:space="preserve">cea-02338951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide phase characterization in simulated high burn-up UO$_2$ fuels in the early stages of a nuclear severe accident</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fission products and nuclear fuel behaviour under severe accident conditionsSpeciation of fission productsin the Verdon 3 and -4 samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Proux</w:t>
+                <w:t xml:space="preserve">L. Fayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rovezzi</w:t>
+                <w:t xml:space="preserve">P. Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Solari</w:t>
+                <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2018 MRS Spring Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">NUMAT 2018 - The Nuclear Materials Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338951v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shielded Electron Microprobe and some of its main applications in HotlabsCharacterization of MOX irradiated fuels treated at very high temperatures</w:t>
               </w:r>
@@ -6145,64 +6145,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Basini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6270,51 +6270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riglet-Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7885,77 +7885,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018. Colloque 14 – Matériaux en environnements extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
@@ -8559,51 +8559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalane Gobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458380v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gracia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vermeulen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sauvage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.10.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Cherkaski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lebeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gracia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.04.029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ducasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiqiri Hodaj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.03.104" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL5ZJ6JL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.203" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentivoglio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dawi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.02.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-701CHVGR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Napp&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beauvy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01064438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aufore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arredondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.08.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDCGHD62-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.235" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.04.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC8BFT78-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.04.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balat-Pichelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Foucaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.11.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15FWM73P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.05.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFSQM68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.04.032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WPJTMSD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446290v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Botuha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.07.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLSMGMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Terra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02678.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JST27LQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sakellariou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.03.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2W9VN0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic7012123" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X7JD2G3C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447168v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perri&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDSRH9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Valenza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.12.042" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ6KLNZS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447298v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447275v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.11.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BZ6V3HG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449277v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.07.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QZPJNZ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025655v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.02.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQ832ZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(96)00570-X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKXNJD2F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05195926v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930225v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Alex Herrero-Bocco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontremoli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winkelmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legall" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391947v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E. Sickafus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixuan Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338475v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338951v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328971v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Felines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434559v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hazemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441988v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vermeulen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guigue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509073v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dannoux-Papin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313875v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551914v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3315802" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409075v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087842v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.058" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJLTPDTD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706100v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roucayrol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933127v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999462v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lumley De" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khatib" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrenoud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498244v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalane Gobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458380v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gracia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vermeulen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sauvage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.10.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Cherkaski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lebeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gracia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.04.029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ducasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiqiri Hodaj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.03.104" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL5ZJ6JL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentivoglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.08.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.203" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dawi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.02.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-701CHVGR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Napp&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beauvy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01064438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aufore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arredondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.08.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDCGHD62-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.235" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.04.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC8BFT78-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.04.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balat-Pichelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Foucaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.11.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15FWM73P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.05.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFSQM68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Botuha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.07.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLSMGMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.04.032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WPJTMSD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Terra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02678.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JST27LQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic7012123" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X7JD2G3C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perri&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDSRH9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sakellariou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.03.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2W9VN0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Valenza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.12.042" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ6KLNZS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447298v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447275v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.11.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BZ6V3HG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449277v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.07.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QZPJNZ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025655v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.02.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQ832ZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(96)00570-X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKXNJD2F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05195926v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394096v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontremoli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winkelmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Alex Herrero-Bocco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391947v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E. Sickafus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixuan Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338951v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338475v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328971v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Felines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434559v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hazemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441988v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vermeulen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guigue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509073v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dannoux-Papin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313875v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551914v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3315802" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409075v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087842v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.058" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJLTPDTD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706100v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roucayrol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933127v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999462v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lumley De" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khatib" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrenoud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498244v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>