--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2267,299 +2267,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of seashell by-products in pervious concrete pavers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Influence of chloride and sulfate ions on the geotechnical properties of soils treated with hydraulic binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Abdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.08.017⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.551-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2013.779303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633095v1</w:t>
+                <w:t xml:space="preserve">hal-02633106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chloride and sulfate ions on the geotechnical properties of soils treated with hydraulic binders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+                <w:t xml:space="preserve">Valorization of seashell by-products in pervious concrete pavers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Abdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2013.779303⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633106v1</w:t>
+                <w:t xml:space="preserve">hal-02633095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Seashell by-Products in Pervious Concrete Pavers</w:t>
               </w:r>
@@ -5132,51 +5132,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B64EE3D"/>
+    <w:nsid w:val="87E528D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5363,51 +5363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-baraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2620-0575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182286398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bassimon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36557-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04911367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poree" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leleyter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-05687-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03719129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Benjelloun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2021.1974333" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cuadrado Rica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1553729" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1602170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.156" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWPKBRDT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Gouali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.05.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hanh Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Veen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coggan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.06.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado Rica" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.04.032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1217795" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Van-Veen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Coggan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.03.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van-Veen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.10.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.01.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.088" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.08.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P580X9W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abdo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.779303" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH7B7Z3J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biree" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3278KZW6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.03.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C03VQP5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693319" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.02.047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4QKF0VP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ketrane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Gil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.05.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46XGFK15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ketrane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saidani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2009.06.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RC6V4JF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.01.083" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50QCVSPN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.10.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.01.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CMTCZ1T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa W.M. Fan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Higashi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291449v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Tellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Astruc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3894(98)00190-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L72V2LF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632822v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourcade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319708030485" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02588190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garc&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenes Balbuena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrido Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.1993.v44.i3.1090" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Fan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Higashi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26531-7_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02588086v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa W-M Fan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Higashi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2001-0778.ch025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-baraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2620-0575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182286398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bassimon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36557-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04911367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poree" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leleyter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-05687-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03719129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Benjelloun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2021.1974333" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cuadrado Rica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1553729" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1602170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.156" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWPKBRDT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Gouali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.05.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hanh Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Veen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coggan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.06.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado Rica" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.04.032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1217795" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Van-Veen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Coggan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.03.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van-Veen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.10.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.01.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.088" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abdo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.779303" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.08.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P580X9W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH7B7Z3J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biree" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3278KZW6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.03.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C03VQP5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693319" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.02.047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4QKF0VP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ketrane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Gil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.05.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46XGFK15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ketrane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saidani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2009.06.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RC6V4JF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.01.083" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50QCVSPN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.10.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.01.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CMTCZ1T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa W.M. Fan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Higashi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291449v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Tellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Astruc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3894(98)00190-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L72V2LF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632822v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourcade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319708030485" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02588190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garc&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenes Balbuena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrido Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.1993.v44.i3.1090" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Fan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Higashi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26531-7_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02588086v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa W-M Fan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Higashi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2001-0778.ch025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>