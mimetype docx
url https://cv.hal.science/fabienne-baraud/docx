--- v1 (2026-04-10)
+++ v2 (2026-05-22)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -282,4421 +282,9345 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (25), pp.15136-15149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-025-36557-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122793v1</w:t>
+                <w:t xml:space="preserve">hal-05615755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental availability of some trace metals in dredged sediments disposed on-land before use in fired brick processing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of an eco-friendly alternative to a standard cyclodextrin extraction method for understanding the relationship between the bioaccessibility of polyaromatic compounds and some industrial soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bassimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-024-05687-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36557-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911367v1</w:t>
+                <w:t xml:space="preserve">hal-05122793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new soil microcosm to evaluate the Cd, Cu and Pb biosorption by Absidia cylindrospora</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+                <w:t xml:space="preserve">Environmental availability of some trace metals in dredged sediments disposed on-land before use in fired brick processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leleyter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioremediation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10889868.2021.1974333⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.679-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-024-05687-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719129v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of salt-forming anions on the geotechnical properties of a soil stabilised with hydraulic binders: effect of cation type</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+                <w:t xml:space="preserve">Environmental availability of some trace metals in dredged sediments disposed on-land before use in fired brick processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leleyter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2018.1553729⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.679-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-024-05687-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633397v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of soil fungi in the biosorption of three trace metals (Cd, Cu, Pb): promising candidates for treatment technology?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+                <w:t xml:space="preserve">Bioaugmentation effect of Absidia cylindrospora on a PAHs and trace metals co-contaminated soil within a 3-month microcosm-experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benjelloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Leleyter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natacha Heutte</w:t>
+                <w:t xml:space="preserve">N. Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1602170⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (12), pp.12983-12998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-023-04842-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358594v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of tolerance and biosorption of three trace metals (Cd, Cu, Pb) by the soil fungus Absidia cylindrospora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental availability of trace metals in a fired brick elaborated from a marine dredged sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Poree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Albert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tristan Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.156⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (19), pp.54914-54926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26163-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02358556v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of aluminium released by sacrificial anodes – Contamination of marine sediments by environmentally available compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Shortened Sequential Extraction Procedure: An Effective and Time-Saving Determination of Trace Metals Over Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.05.003⟩</w:t>
+              <w:t xml:space="preserve">Soil and Sediment Contamination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (7), pp.1087-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15320383.2023.2293879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342984v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of pervious concrete using crushed seashells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+                <w:t xml:space="preserve">Evaluation of Mineral Elements Content of Senegal Fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokhaya Sylla Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Minerals and Materials Characterization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (02), pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jmmce.2022.102013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343076v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr in dredged marine sediments: Anthropogenic enrichment, bioavailability and potential adverse effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new soil microcosm to evaluate the Cd, Cu and Pb biosorption by Absidia cylindrospora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hakim Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioremediation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633368v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element mobility in a polluted marine sediment after stabilisation with hydraulic binders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new soil microcosm to evaluate the Cd, Cu and Pb biosorption by Absidia cylindrospora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.06.035⟩</w:t>
+              <w:t xml:space="preserve">Bioremediation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.318-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10889868.2021.1974333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461763v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a silty soil: Effects of disruptive salts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution and ecological risk assessment of potentially toxic elements in agricultural soils, stream sediments, and plants around Lakhouat mine (northwestern Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Nouairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Mefteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.04.032⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-020-06435-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461771v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace and major elements’ stabilisation in soils treated with hydraulic binders</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Why comparison between different chemical extraction procedures is necessary to better assess the metals availability in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1217795⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225, pp.106762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2021.106762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473230v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three procedures (single, sequential and kinetic extractions) for mobility assessment of Cu, Pb and Zn in harbour sediments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Industrial Cd-Contaminated Soil Bioaugmented with Absidia cylindrospora : Influence on the Mineralogical Speciation of Cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Basset</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.03.003⟩</w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.890-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490451.2020.1795322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473241v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of harbor sediments from the English Channel: assessment of heavy metal enrichment, biological effect and mobility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New approach for determination of Cd, Cu, Cr, Ni, Pb, and Zn in sewage sludges, fired brick, and sediments using two analytical methods by microwave-induced plasma optical spectrometry and induced coupled plasma optical spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.10.030⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (9), pp.1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-020-03220-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473258v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sulfate and chloride ions on the geotechnical and microstructural properties of soils treated with hydraulic binders: Individual and coupling effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+                <w:t xml:space="preserve">Use of soil fungi in the biosorption of three trace metals (Cd, Cu, Pb): promising candidates for treatment technology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2015.01.023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (24), pp.3166-3177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1602170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473266v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified method for the design of pervious concrete mix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Use of soil fungi in the biosorption of three trace metals (Cd, Cu, Pb): promising candidates for treatment technology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.09.088⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1602170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633318v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chloride and sulfate ions on the geotechnical properties of soils treated with hydraulic binders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Influence of salt-forming anions on the geotechnical properties of a soil stabilised with hydraulic binders: effect of cation type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Cuadrado Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Abdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14 (3), pp.551-569. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2013.779303⟩</w:t>
+              <w:t xml:space="preserve">, 2019, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2018.1553729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633106v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of seashell by-products in pervious concrete pavers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+                <w:t xml:space="preserve">Comparison of tolerance and biosorption of three trace metals (Cd, Cu, Pb) by the soil fungus Absidia cylindrospora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.386-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.08.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633095v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Seashell by-Products in Pervious Concrete Pavers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence of salt-forming anions on the geotechnical properties of a soil stabilised with hydraulic binders: effect of cation type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Cuadrado Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Civil Engineering and Construction Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (5), pp.1439-1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2018.1553729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633154v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of phytoavailability of trace metals to plants: Comparison between chemical extractions and soil-grown radish</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comparison of tolerance and biosorption of three trace metals (Cd, Cu, Pb) by the soil fungus Absidia cylindrospora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.07.003⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.386-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633090v1</w:t>
+                <w:t xml:space="preserve">hal-02358556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of aluminium sacrificial anodes on the marine environment: A case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gabelle</w:t>
+                <w:t xml:space="preserve">Fate of aluminium released by sacrificial anodes – Contamination of marine sediments by environmentally available compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Hamdoun</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Gouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.07.001⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 350 (5), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02633080v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of EDTA, HCl and sequential extraction procedures, for selected metals (Cu, Mn, Pb, Zn), in soils, riverine and marine sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fate of aluminium released by sacrificial anodes – Contamination of marine sediments by environmentally available compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Gouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2012.03.006⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 350 (5), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02633077v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic remediation of dredged sediments from Le Havre Harbour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cr in dredged marine sediments: Anthropogenic enrichment, bioavailability and potential adverse effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2011.9693319⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120 (1-2), pp.303-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633074v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcareous deposit formed under cathodic protection in the presence of natural marine sediments: A 12 month experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cr in dredged marine sediments: Anthropogenic enrichment, bioavailability and potential adverse effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Gil</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2010.02.047⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120 (1-2), pp.303-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632932v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of natural scale deposits formed in southern Algeria groundwater. Effect of its major ions on calcium carbonate precipitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Durability of pervious concrete using crushed seashells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2010.05.019⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633056v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of five scale inhibitors on calcium carbonate precipitation from hard water: Effect of temperature and concentration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Leleyter</w:t>
+                <w:t xml:space="preserve">Durability of pervious concrete using crushed seashells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2009.06.013⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632909v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodic protection by zinc sacrificial anodes: Impact on marine sediment metallic contamination</w:t>
+                <w:t xml:space="preserve">Trace element mobility in a polluted marine sediment after stabilisation with hydraulic binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Rousseau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L. Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leleyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. van Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.01.083⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (1), pp.401-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632922v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaolinite influence on calcareous deposit formation</w:t>
+                <w:t xml:space="preserve">Trace element mobility in a polluted marine sediment after stabilisation with hydraulic binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Rousseau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L. Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leleyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. van Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.037⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (1), pp.401-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02632915v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition des métaux lourds dans les différentes fractions des sédiments marins : influence de la protection cathodique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Stabilization of a silty soil: Effects of disruptive salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Cuadrado Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Otavio Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.10.004⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 208, pp.191-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587751v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity and efficiency of the acido-soluble extraction in sequential extraction procedure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Trace and major elements’ stabilisation in soils treated with hydraulic binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.755-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1217795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632895v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la mobilité des métaux dans les sédiments fluviaux du bassin de la Vire (Normandie, France) par extractions simples ou séquentielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Stabilization of a silty soil: Effects of disruptive salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Cuadrado Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.01.001⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 208, pp.191-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587792v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremédiation : influence des ligands naturels sur la mobilisation et l'accumulation de métaux par les plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace and major elements’ stabilisation in soils treated with hydraulic binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Higashi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2093⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.755-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1217795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177146v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effect on ionic transport during soil electrokinetic treatment at constant pH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of sulfate and chloride ions on the geotechnical and microstructural properties of soils treated with hydraulic binders: Individual and coupling effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Astruc</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-3894(98)00190-3⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 189, pp.98-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2015.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291449v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion velocity in soil solution during electrokinetic remediation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of three procedures (single, sequential and kinetic extractions) for mobility assessment of Cu, Pb and Zn in harbour sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Van-Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Coggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (2), pp.94-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587622v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Decontamination Rate in an Electrokinetic Soil Processing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of harbor sediments from the English Channel: assessment of heavy metal enrichment, biological effect and mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Van-Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03067319708030485⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (1-2), pp.273-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632822v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of sulfate and chloride ions on the geotechnical and microstructural properties of soils treated with hydraulic binders: Individual and coupling effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 189, pp.98-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2015.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of harbor sediments from the English Channel: assessment of heavy metal enrichment, biological effect and mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Van-Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (1-2), pp.273-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.10.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of three procedures (single, sequential and kinetic extractions) for mobility assessment of Cu, Pb and Zn in harbour sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Van-Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Coggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (2), pp.94-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modified method for the design of pervious concrete mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.271-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.09.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of anions on the geotechnical properties of soils treated with hydraulic binders: Individual and coupling effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65, pp.303-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.04.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modified method for the design of pervious concrete mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.271-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.09.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorization of seashell by-products in pervious concrete pavers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of chloride and sulfate ions on the geotechnical properties of soils treated with hydraulic binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.551-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2013.779303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of chloride and sulfate ions on the geotechnical properties of soils treated with hydraulic binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.551-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2013.779303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorization of seashell by-products in pervious concrete pavers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Use of Seashell by-Products in Pervious Concrete Pavers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Civil Engineering and Construction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (11), pp.850-857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of phytoavailability of trace metals to plants: Comparison between chemical extractions and soil-grown radish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (8), pp.385-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of phytoavailability of trace metals to plants: Comparison between chemical extractions and soil-grown radish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (8), pp.385-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of aluminium sacrificial anodes on the marine environment: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (10), pp.2088-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of aluminium sacrificial anodes on the marine environment: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (10), pp.2088-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of EDTA, HCl and sequential extraction procedures, for selected metals (Cu, Mn, Pb, Zn), in soils, riverine and marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Biree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116-117, pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2012.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of EDTA, HCl and sequential extraction procedures, for selected metals (Cu, Mn, Pb, Zn), in soils, riverine and marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laétitia Birée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116-117, pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2012.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrokinetic remediation of dredged sediments from Le Havre Harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.215-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2011.9693319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcareous deposit formed under cathodic protection in the presence of natural marine sediments: A 12 month experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (6), pp.2206-2218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2010.02.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcareous deposit formed under cathodic protection in the presence of natural marine sediments: A 12 month experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (6), pp.2206-2218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2010.02.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of natural scale deposits formed in southern Algeria groundwater. Effect of its major ions on calcium carbonate precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ketrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otavio Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 262 (1-3), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2010.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of natural scale deposits formed in southern Algeria groundwater. Effect of its major ions on calcium carbonate precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ketrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otavio Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 262 (1-3), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2010.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathodic protection by zinc sacrificial anodes: Impact on marine sediment metallic contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167 (1-3), pp.953-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.01.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaolinite influence on calcareous deposit formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (1), pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficiency of five scale inhibitors on calcium carbonate precipitation from hard water: Effect of temperature and concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ketrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 249 (3), pp.1397-1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2009.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficiency of five scale inhibitors on calcium carbonate precipitation from hard water: Effect of temperature and concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ketrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 249 (3), pp.1397-1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2009.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathodic protection by zinc sacrificial anodes: Impact on marine sediment metallic contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167 (1-3), pp.953-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.01.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaolinite influence on calcareous deposit formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (1), pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répartition des métaux lourds dans les différentes fractions des sédiments marins : influence de la protection cathodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otavio Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339 (1), pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répartition des métaux lourds dans les différentes fractions des sédiments marins : influence de la protection cathodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otavio Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339 (1), pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selectivity and efficiency of the acido-soluble extraction in sequential extraction procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (2), pp.168-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la mobilité des métaux dans les sédiments fluviaux du bassin de la Vire (Normandie, France) par extractions simples ou séquentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337, pp.571 - 579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la mobilité des métaux dans les sédiments fluviaux du bassin de la Vire (Normandie, France) par extractions simples ou séquentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337 (6), pp.571-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytoremédiation : influence des ligands naturels sur la mobilisation et l'accumulation de métaux par les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa W.M. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, N°34 - 2ème Trimestre 2004, pp.23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature effect on ionic transport during soil electrokinetic treatment at constant pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 64 (3), pp.263-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3894(98)00190-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion velocity in soil solution during electrokinetic remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56, pp.315 - 332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of Decontamination Rate in an Electrokinetic Soil Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 68 (2), pp.105-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03067319708030485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Determinación de hierro en aceitunas negras mediante extracción con ácido tricloroacético</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. García García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brenes Balbuena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garrido Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grasas y Aceites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 44 (3), pp.179-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3989/gya.1993.v44.i3.1090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4706,365 +9630,598 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustanaible re-use of marine dredged sediments: roads and bricks as two examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cadmium and Humic Acids on Metal Accumulation in Plants</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficiency of 4 different methods of ventilation for radon mitigation in houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basset Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemoine Mélanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdoun Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Green Chemistry and Pollutants in Ecosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radon: Geology, Environmental Impact and Toxicity Concerns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-1-63463-777-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587911v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ways to Reduce Radon Concentration to Improve House Air Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Radon: Properties, Applications and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-1-62100-177-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Cadmium and Humic Acids on Metal Accumulation in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. M. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Chemistry Green Chemistry and Pollutants in Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-26531-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genotypic Influence on Metal Ion Mobilization and Sequestration via Metal Ion Ligand Production by Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa W-M Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard M Higashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Site Remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bk-2001-0778.ch025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5132,51 +10289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87E528D9"/>
+    <w:nsid w:val="0781FA95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5363,51 +10520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-baraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2620-0575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182286398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bassimon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36557-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04911367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poree" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leleyter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-05687-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03719129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Benjelloun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2021.1974333" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cuadrado Rica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1553729" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1602170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.156" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWPKBRDT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Gouali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.05.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hanh Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Veen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coggan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.06.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado Rica" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.04.032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1217795" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Van-Veen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Coggan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.03.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van-Veen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.10.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.01.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.088" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abdo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.779303" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.08.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P580X9W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH7B7Z3J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biree" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3278KZW6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.03.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C03VQP5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693319" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.02.047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4QKF0VP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ketrane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Gil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.05.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46XGFK15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ketrane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saidani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2009.06.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RC6V4JF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.01.083" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50QCVSPN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.10.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.01.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CMTCZ1T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa W.M. Fan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Higashi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291449v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Tellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Astruc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3894(98)00190-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L72V2LF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632822v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourcade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319708030485" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02588190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garc&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenes Balbuena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrido Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.1993.v44.i3.1090" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Fan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Higashi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26531-7_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02588086v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa W-M Fan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Higashi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2001-0778.ch025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-baraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2620-0575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182286398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bassimon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36557-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poree" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leleyter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-05687-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04911367v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benjelloun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merlet-Machour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04842-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poree" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lecomte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26163-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2023.2293879" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Sylla Gueye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledauphin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2022.102013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Benjelloun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03719129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2021.1974333" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Nouairi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mefteh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rocha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-06435-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Probst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Probst" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106762" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615786v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2020.1795322" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Por&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03220-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1602170" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358594v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633397v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cuadrado Rica" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1553729" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWPKBRDT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado Rica" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Gouali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.05.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZK75PW8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hanh Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.219" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGCFSDZ2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615799v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Veen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coggan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.06.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461763v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615810v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.04.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX2B187D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1217795" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.01.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MNFV9F2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Van-Veen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Coggan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.03.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van-Veen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.10.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615814v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633318v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.088" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNX9SR9S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.04.109" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18CH7BVH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.08.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P580X9W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.779303" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616367v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633095v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633090v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH7B7Z3J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615830v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biree" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3278KZW6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rousseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biree" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.03.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C03VQP5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693319" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.02.047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4QKF0VP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615860v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633056v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ketrane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Gil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.05.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46XGFK15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616287v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.01.083" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCMJMH9V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.037" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50QCVSPN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616276v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ketrane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saidani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2009.06.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RC6V4JF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632909v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632915v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.10.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCR3KRB5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616295v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.01.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CMTCZ1T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616299v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa W.M. Fan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Higashi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2093" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291449v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Tellier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Astruc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3894(98)00190-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L72V2LF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587622v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02632822v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourcade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319708030485" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02588190v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garc&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenes Balbuena" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faraud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrido Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.1993.v44.i3.1090" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343059v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614556v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riffault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Benoit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine M&#233;lanie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdoun Hakim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614530v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazenc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02587911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Fan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Higashi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26531-7_19" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02588086v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa W-M Fan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Higashi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2001-0778.ch025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>