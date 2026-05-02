--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -1779,325 +1779,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00542697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pks13/FadD32 Crosstalk for the Biosynthesis of Mycolic Acids in Mycobacterium tuberculosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S-Adenosyl-N-decyl-aminoethyl, a Potent Bisubstrate Inhibitor ofMycobacterium tuberculosisMycolic Acid Methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Léger</w:t>
+                <w:t xml:space="preserve">Julien Vaubourgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît van Der Rest</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Bardou</w:t>
+                <w:t xml:space="preserve">Fanny Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 284 (29), pp.19255-19264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.006940⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 284, pp.19321 - 19330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m809599200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003050v1</w:t>
+                <w:t xml:space="preserve">hal-03003382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-Adenosyl-N-decyl-aminoethyl, a Potent Bisubstrate Inhibitor ofMycobacterium tuberculosisMycolic Acid Methyltransferases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Vaubourgeix</w:t>
+                <w:t xml:space="preserve">The Pks13/FadD32 Crosstalk for the Biosynthesis of Mycolic Acids in Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gavalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît van Der Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bardou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 284, pp.19321 - 19330. </w:t>
+              <w:t xml:space="preserve">, 2009, 284 (29), pp.19255-19264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m809599200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.006940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003382v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Insight into S-Adenosylmethionine-dependent Methyltransferases: STRUCTURAL CHARACTERIZATION OF Hma, AN ENZYME ESSENTIAL FOR THE BIOSYNTHESIS OF OXYGENATED MYCOLIC ACIDS IN MYCOBACTERIUM TUBERCULOSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2670,51 +2670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E94C3CF5"/>
+    <w:nsid w:val="E6912417"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2901,51 +2901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-bardou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9308-4861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137940386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hamchaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Drogon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Ducoux-Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513467v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Grimoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Marrakchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03820111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.4964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Boulon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Ducoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24380-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04023585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Bazet Lyonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diacovich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gago" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bardou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Hung Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Eynard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.748053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Malaga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2014.10.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00542697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Termentzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inana Khouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaslonde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint-Joanis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.09.048" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M48Q8ZRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;ger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t van Der Rest" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.006940" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourgeix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boissier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Julien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m809599200" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510250200" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portevin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Souza-d'Auria C." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Montrozier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Ch." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04025839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Silve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Lan&#233;elle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-142-6-1513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04021484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lan&#233;elle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bardou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Silve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.2.456-461.1996" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-bardou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9308-4861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137940386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hamchaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Drogon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Ducoux-Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513467v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Grimoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Marrakchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03820111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.4964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Boulon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Ducoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24380-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04023585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Bazet Lyonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diacovich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gago" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bardou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Hung Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Eynard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.748053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Malaga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2014.10.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00542697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Termentzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inana Khouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaslonde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint-Joanis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.09.048" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M48Q8ZRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourgeix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Julien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m809599200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;ger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t van Der Rest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.006940" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510250200" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portevin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Souza-d'Auria C." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Montrozier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Ch." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04025839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Silve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Lan&#233;elle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-142-6-1513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04021484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lan&#233;elle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bardou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Silve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.2.456-461.1996" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>