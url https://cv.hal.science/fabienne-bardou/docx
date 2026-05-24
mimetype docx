--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -2670,51 +2670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6912417"/>
+    <w:nsid w:val="253739D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>