--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -72,478 +72,595 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invention du spectateur au XVIIIe siècle. L'art est usage</w:t>
+                <w:t xml:space="preserve">Les 40 ans du Collège international de philosophie. Discours d’ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Patrick Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de synthèse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11873-012-0199-y⟩</w:t>
+              <w:t xml:space="preserve">Rue Descartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° Hors-série (HS1), pp.10-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdes.hs1.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414272v1</w:t>
+                <w:t xml:space="preserve">hal-05562170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La desaparición de la obra the disappearance of the work of art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'invention du spectateur au XVIIIe siècle. L'art est usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aisthesis : revista chilena de investigaciones estéticas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133 (4), pp.525-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11873-012-0199-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00422707v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'a fait la contestation de l'exception artistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noésis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, N° 11, pp.75- 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déraison des Lumières : une lecture du Neveu de Rameau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La desaparición de la obra the disappearance of the work of art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lumières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, N° 8</w:t>
+              <w:t xml:space="preserve">Aisthesis : revista chilena de investigaciones estéticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00422709v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sollicitude : la nouvelle donne affective des perspectives féministes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La déraison des Lumières : une lecture du Neveu de Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, N° 321 (janvier 2006), pp.123-140</w:t>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00313057v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mrs Dalloway ou le temps de la littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La sollicitude : la nouvelle donne affective des perspectives féministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° 321 (janvier 2006), pp.123-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00313057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrs Dalloway ou le temps de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, N° 3-4 (Mars/Avril 2006), pp.110-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00313056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -553,137 +670,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre autour de l'ouvrage &amp;lt;i&amp;gt;Soin et compassion. Un nouveau paradigme pour la philosophie politique ?&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Chaire de Philosophie à l'Hôpital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GHU Paris Psychiatrie &amp; Neurosciences, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -693,223 +810,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nous, réfugiés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dossier coordonné par Guillaume le Blanc et Fabienne Brugère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault, les Lumières et l’histoire : l’émergence de la société civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Spector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Terrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -919,642 +1036,642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuple des femmes. Un tour du monde féministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flammarion, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ne naît pas femme, on le devient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stock, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin de l’hospitalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Constellation.s. Inhabiting the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brugères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Flammarion, pp.240, 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud, pp.763, 2017, 978-2-330-08927-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954757v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constellation.s. Inhabiting the World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Lussault</w:t>
+                <w:t xml:space="preserve">La fin de l’hospitalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Actes Sud, pp.763, 2017, 978-2-330-08927-6</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.240, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047939v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'année 1790, Kant : 'Critique de la faculté de juger' : beauté, vie, liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Lavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Vrin, pp.347, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Année 1790. Kant, Critique de la faculté de juger. Beauté, vie , liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Lavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vrin, pp.345, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sexe de la sollicitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seuil, pp.183, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience de la beauté : essai sur la banalisation du beau au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vrin, pp.206, 2006, Essais d'art et de philosophie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00313027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1564,175 +1681,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caring Democracy as a Solution Against Neoliberalism and Populism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Urban; Lizzie Ward. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care Ethics, Democratic Citizenship and the State</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan Cham, pp.137-160, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l'art à une discipline des passions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moreau, Pierre-François;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théories et critiques des passions. 2, Les passions de l'âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.209-224, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00313034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1742,165 +1859,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Askenazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03036192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2047,51 +2164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0199-y" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422708v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Laurence" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01940436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brug&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terrel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brug&#232;res" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lavaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thornton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brug&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chauveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.hs1.0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0199-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422707v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081693v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Laurence" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01940436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brug&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brug&#232;res" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lavaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>