--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -301,165 +301,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'a fait la contestation de l'exception artistique ?</w:t>
+                <w:t xml:space="preserve">La desaparición de la obra the disappearance of the work of art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noésis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, N° 11, pp.75- 90</w:t>
+              <w:t xml:space="preserve">Aisthesis : revista chilena de investigaciones estéticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422708v1</w:t>
+                <w:t xml:space="preserve">halshs-00422707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La desaparición de la obra the disappearance of the work of art</w:t>
+                <w:t xml:space="preserve">Qu'a fait la contestation de l'exception artistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aisthesis : revista chilena de investigaciones estéticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, N° 42</w:t>
+              <w:t xml:space="preserve">Noésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 11, pp.75- 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422707v1</w:t>
+                <w:t xml:space="preserve">halshs-00422708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déraison des Lumières : une lecture du Neveu de Rameau</w:t>
               </w:r>
@@ -1168,216 +1168,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constellation.s. Inhabiting the World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Lussault</w:t>
+                <w:t xml:space="preserve">La fin de l’hospitalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Actes Sud, pp.763, 2017, 978-2-330-08927-6</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.240, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047939v1</w:t>
+                <w:t xml:space="preserve">hal-01954757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin de l’hospitalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constellation.s. Inhabiting the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brugères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Flammarion, pp.240, 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud, pp.763, 2017, 978-2-330-08927-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954757v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'année 1790, Kant : 'Critique de la faculté de juger' : beauté, vie, liberté</w:t>
               </w:r>
@@ -2164,51 +2164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thornton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brug&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chauveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.hs1.0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0199-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422707v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081693v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Laurence" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01940436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brug&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brug&#232;res" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lavaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thornton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brug&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chauveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.hs1.0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0199-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081693v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Laurence" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01940436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brug&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brug&#232;res" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lavaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>