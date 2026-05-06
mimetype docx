--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -954,329 +954,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI study of problem-solving after severe traumatic brain injury.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">fMRI study of problem solving after severe traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Feydy</w:t>
+                <w:t xml:space="preserve">F. Cazalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Valabrègue</w:t>
+                <w:t xml:space="preserve">A. Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Valabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pierot</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pierot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20 (10), pp.1019-28. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 20, pp.1019-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272333v1</w:t>
+                <w:t xml:space="preserve">hal-00179271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI study of problem solving after severe traumatic brain injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">fMRI study of problem-solving after severe traumatic brain injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cazalis</w:t>
+                <w:t xml:space="preserve">Antoine Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Feydy</w:t>
+                <w:t xml:space="preserve">Romain Valabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Valabregue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Pierot</w:t>
+                <w:t xml:space="preserve">Laurent Pierot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20, pp.1019-28</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 20 (10), pp.1019-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699050600664384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179271v1</w:t>
+                <w:t xml:space="preserve">hal-00272333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences in prefrontal cortical activation on the Tower of London planning task: implication for effortful processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cazalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1365,289 +1365,289 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Study of Motor Recovery After Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Feydy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Carlier</w:t>
+                <w:t xml:space="preserve">Robert Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roby-Brami</w:t>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Cazalis</w:t>
+                <w:t xml:space="preserve">Bernard Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33 (6), pp.1610-1617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/01.STR.0000017100.68294.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162188v1</w:t>
+                <w:t xml:space="preserve">hal-03058255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Study of Motor Recovery After Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Cazalis</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Feydy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Feydy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bussel</w:t>
+                <w:t xml:space="preserve">F. Cazalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33 (6), pp.1610-1617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/01.STR.0000017100.68294.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058255v1</w:t>
+                <w:t xml:space="preserve">hal-03162188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Script knowledge after severe traumatic brain injury</w:t>
               </w:r>
@@ -2869,64 +2869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Asloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pierot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Brighton, United Kingdom. pp.645, </w:t>
@@ -3145,51 +3145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04708504v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.07.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ull" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919133v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Leduc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2022.852203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haag" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Boujut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.04.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361316667057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Jimura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R S Stover" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talin Babikian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Giza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Copeland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hovda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2010.00158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feydy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050600664384" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazalis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feydy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valabregue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pierot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asloun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robbins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02633.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B28G9RGG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162188v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carlier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roby-Brami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.STR.0000017100.68294.52" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sirigu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Agar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burnod" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617701777028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/biologie-science-de-la-terre/7451-le-souci-de-la-nature.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cumin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tsaag-Valren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rynkiewicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garnett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Attwood" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brownlow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baron-Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15557/PiPK.2017.0034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Asloun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(01)91981-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XGXRSV0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424391v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(01)91988-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF89NP0P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04708504v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.07.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ull" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919133v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Leduc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2022.852203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haag" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Boujut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.04.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361316667057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Jimura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R S Stover" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talin Babikian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Giza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Copeland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hovda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2010.00158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazalis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feydy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valabregue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pierot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feydy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050600664384" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asloun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robbins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02633.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B28G9RGG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.STR.0000017100.68294.52" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roby-Brami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sirigu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Agar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burnod" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617701777028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/biologie-science-de-la-terre/7451-le-souci-de-la-nature.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cumin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tsaag-Valren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rynkiewicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garnett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Attwood" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brownlow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baron-Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15557/PiPK.2017.0034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Asloun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(01)91981-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XGXRSV0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424391v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(01)91988-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF89NP0P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>