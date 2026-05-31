--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -954,329 +954,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI study of problem solving after severe traumatic brain injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">fMRI study of problem-solving after severe traumatic brain injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cazalis</w:t>
+                <w:t xml:space="preserve">Antoine Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Feydy</w:t>
+                <w:t xml:space="preserve">Romain Valabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Valabregue</w:t>
+                <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pierot</w:t>
+                <w:t xml:space="preserve">Laurent Pierot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20, pp.1019-28</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 20 (10), pp.1019-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699050600664384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179271v1</w:t>
+                <w:t xml:space="preserve">hal-00272333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI study of problem-solving after severe traumatic brain injury.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">fMRI study of problem solving after severe traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Feydy</w:t>
+                <w:t xml:space="preserve">F. Cazalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Valabrègue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A. Feydy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pierot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pierot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20 (10), pp.1019-28. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 20, pp.1019-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272333v1</w:t>
+                <w:t xml:space="preserve">hal-00179271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences in prefrontal cortical activation on the Tower of London planning task: implication for effortful processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cazalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1378,51 +1378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Study of Motor Recovery After Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cazalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,51 +1499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Study of Motor Recovery After Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1551,51 +1551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cazalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33 (6), pp.1610-1617. </w:t>
@@ -2337,234 +2337,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment caractériser les femmes autistes à l'âge adulte?</w:t>
+                <w:t xml:space="preserve">What can we learn by including autistic people in the scientific process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Tsaag-Valren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mottron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Rencontres Internationales d'Orthophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Nationale pour le Développement de la Recherche et de l’Evaluation en Orthophonie, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">12th Autism-Europe Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993446v1</w:t>
+                <w:t xml:space="preserve">hal-02360596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can we learn by including autistic people in the scientific process?</w:t>
+                <w:t xml:space="preserve">Comment caractériser les femmes autistes à l'âge adulte?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Autism-Europe Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">XIXe Rencontres Internationales d'Orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Nationale pour le Développement de la Recherche et de l’Evaluation en Orthophonie, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360596v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autism spectrum conditions (ASC) in females – clinical perspectives on diagnosis and new directions in assessment construct</w:t>
               </w:r>
@@ -2869,64 +2869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Asloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pierot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Brighton, United Kingdom. pp.645, </w:t>
@@ -3145,51 +3145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04708504v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.07.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ull" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919133v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Leduc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2022.852203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haag" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Boujut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.04.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361316667057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Jimura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R S Stover" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talin Babikian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Giza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Copeland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hovda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2010.00158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazalis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feydy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valabregue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pierot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feydy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050600664384" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asloun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robbins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02633.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B28G9RGG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.STR.0000017100.68294.52" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roby-Brami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sirigu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Agar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burnod" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617701777028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/biologie-science-de-la-terre/7451-le-souci-de-la-nature.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cumin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tsaag-Valren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rynkiewicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garnett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Attwood" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brownlow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baron-Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15557/PiPK.2017.0034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Asloun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(01)91981-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XGXRSV0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424391v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(01)91988-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF89NP0P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04708504v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.07.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ull" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919133v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Leduc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2022.852203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haag" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Boujut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.04.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361316667057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Jimura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R S Stover" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talin Babikian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Giza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Copeland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hovda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2010.00158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feydy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050600664384" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazalis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feydy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valabregue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pierot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asloun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robbins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02633.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B28G9RGG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.STR.0000017100.68294.52" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roby-Brami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sirigu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Agar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burnod" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617701777028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/biologie-science-de-la-terre/7451-le-souci-de-la-nature.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cumin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tsaag-Valren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rynkiewicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garnett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Attwood" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brownlow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baron-Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15557/PiPK.2017.0034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Asloun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(01)91981-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XGXRSV0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424391v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(01)91988-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF89NP0P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>