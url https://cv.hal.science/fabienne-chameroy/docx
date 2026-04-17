--- v0 (2026-03-09)
+++ v1 (2026-04-17)
@@ -1619,51 +1619,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnichannel strategies and franchisee-franchisor relationship quality</w:t>
+                <w:t xml:space="preserve">The impact of omnichannel strategies on franchisee-franchisor relationship quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chameroy</w:t>
@@ -1694,97 +1694,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Economics and Management of Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Palermo, Sep 2023, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Marketing Science, May 2023, NEW ORLEANS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253849v1</w:t>
+                <w:t xml:space="preserve">hal-04432922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of omnichannel strategies on franchisee-franchisor relationship quality</w:t>
+                <w:t xml:space="preserve">Omnichannel strategies and franchisee-franchisor relationship quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chameroy</w:t>
@@ -1815,73 +1815,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Marketing Science, May 2023, NEW ORLEANS, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Economics and Management of Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Palermo, Sep 2023, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432922v1</w:t>
+                <w:t xml:space="preserve">hal-04253849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnicanal dans les réseaux de franchise : un état des lieux</w:t>
               </w:r>
@@ -3617,51 +3617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864721v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghantous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chameroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanpert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Schultz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.4474" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2025.02.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salgado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Filieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00472875241305628" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122997" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113021ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobha Das" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2017.08.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves L&#233;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06930-0.p.0149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien V&#233;ran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.275.0153" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025088ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113497871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04145179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04253849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04253871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562888v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Leo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03556912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04875575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864721v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghantous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chameroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanpert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Schultz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.4474" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2025.02.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salgado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Filieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00472875241305628" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122997" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113021ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobha Das" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2017.08.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves L&#233;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06930-0.p.0149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien V&#233;ran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.275.0153" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025088ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113497871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04145179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04253849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04253871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562888v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Leo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03556912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04875575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>