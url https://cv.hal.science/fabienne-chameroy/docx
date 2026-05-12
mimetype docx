--- v1 (2026-04-17)
+++ v2 (2026-05-12)
@@ -947,213 +947,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la visite d’une exposition muséale sur la recommandation du musée : le rôle central de l’expertise des visiteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modalités de captation et de conservation des publics au sein des industries créatives numérisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Véran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chameroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Véran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 275-276 (5), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.275.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796251v1</w:t>
+                <w:t xml:space="preserve">hal-02092053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de captation et de conservation des publics au sein des industries créatives numérisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’impact de la visite d’une exposition muséale sur la recommandation du musée : le rôle central de l’expertise des visiteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Ghantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Véran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Chameroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rsg.275.0153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02092053v1</w:t>
+                <w:t xml:space="preserve">hal-01796251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immatérialité de la qualité et effet des labels sur le consentement à payer</w:t>
               </w:r>
@@ -3617,51 +3617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864721v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghantous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chameroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanpert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Schultz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.4474" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2025.02.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salgado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Filieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00472875241305628" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122997" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113021ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobha Das" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2017.08.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves L&#233;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06930-0.p.0149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien V&#233;ran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.275.0153" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025088ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113497871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04145179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04253849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04253871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562888v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Leo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03556912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04875575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864721v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghantous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chameroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanpert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Schultz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.4474" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2025.02.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salgado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Filieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00472875241305628" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122997" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113021ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobha Das" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2017.08.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves L&#233;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06930-0.p.0149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien V&#233;ran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.275.0153" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025088ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113497871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04145179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04253849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04253871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562888v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03556792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Leo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03556912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04875575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>