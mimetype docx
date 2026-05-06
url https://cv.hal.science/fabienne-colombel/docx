--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -66,2268 +66,2372 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of ADHD children to memory error production on a DRM task</w:t>
+                <w:t xml:space="preserve">Faux souvenirs et vieillissement normal : rôle des paradigmes et des facteurs cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+                <w:t xml:space="preserve">Léo Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Speranza</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 253 (3), pp.257-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjdp.70031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.253.0257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423015v1</w:t>
+                <w:t xml:space="preserve">hal-05418280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating false memories in children using French word lists.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Susceptibility of ADHD children to memory error production on a DRM task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Speranza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cbs0000403⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjdp.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04436256v1</w:t>
+                <w:t xml:space="preserve">hal-05423015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil intellectuel des enfants présentant un trouble déficit de l’attention avec ou sans hyperactivité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Creating false memories in children using French word lists.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Speranza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.234.0613⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04436253v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04436256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire épisodique d’enfants présentant un trouble déficit de l’attention avec ou sans hyperactivité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Profil intellectuel des enfants présentant un trouble déficit de l’attention avec ou sans hyperactivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Speranza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enf2.233.0243⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (4), pp.613-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.234.0613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04436248v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04436253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les capacités mnésiques de l’enfant présentant un trouble déficit de l’attention : état des lieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mémoire épisodique d’enfants présentant un trouble déficit de l’attention avec ou sans hyperactivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Speranza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2021.12.004⟩</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.243-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.233.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04436232v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04436248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being incidentally exposed to a sport context: same consequences on gender schema activation as being in a sport context?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Clément-Guillotin</w:t>
+                <w:t xml:space="preserve">Les capacités mnésiques de l’enfant présentant un trouble déficit de l’attention : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Speranza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Fontayne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2022012⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (3), pp.111-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2021.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04845342v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04436232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge neuropsychologique et métacognitive après une rupture de malformation artérioveineuse : à propos d’un cas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+                <w:t xml:space="preserve">Being incidentally exposed to a sport context: same consequences on gender schema activation as being in a sport context?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Clément-Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Awai Easthope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Letellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Colombel</w:t>
+                <w:t xml:space="preserve">Paul Fontayne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.165-170. </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.61-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2022.0720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2022012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04436243v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do people really think of when they claim to believe in repressed memory? Methodological middle ground and applied issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dodier</w:t>
+                <w:t xml:space="preserve">Prise en charge neuropsychologique et métacognitive après une rupture de malformation artérioveineuse : à propos d’un cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
+                <w:t xml:space="preserve">Guy Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Speranza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (6), pp.744-752. </w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.165-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09658211.2020.1868524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2022.0720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359030v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04436243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRM Paradigm: Evidence that Alzheimer’s Patients Think of the Critical Lure as Often as Healthy Older Participants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">What do people really think of when they claim to believe in repressed memory? Methodological middle ground and applied issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (6), pp.744-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2021.1980289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2020.1868524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03358726v1</w:t>
+                <w:t xml:space="preserve">hal-03359030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">False Memory in Alzheimer’s Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DRM Paradigm: Evidence that Alzheimer’s Patients Think of the Critical Lure as Often as Healthy Older Participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">Christelle Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2020/5284504⟩</w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2021.1980289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662341v1</w:t>
+                <w:t xml:space="preserve">halshs-03358726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misinformation Effect in Aging: A New Light with Equivalence Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">False Memory in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kapogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Tessoulin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Colombel</w:t>
+                <w:t xml:space="preserve">Karim Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/geronb/gbz057⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.5284504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2020/5284504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322584v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Moderating Role of Education on the Relationship Between Perceived Stereotype Threat and False Memory in Aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Misinformation Effect in Aging: A New Light with Equivalence Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Tessoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.606249⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (1), pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbz057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661618v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Now you make false memories; now you do not: the order of presentation of words in DRM lists influences the production of the critical lure in Alzheimer’s disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The Moderating Role of Education on the Relationship Between Perceived Stereotype Threat and False Memory in Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-016-0831-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.606249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.606249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059792v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">False Memories in Alzheimer’s Disease: Intact Semantic Priming But Impaired Production of Critical Lures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Now you make false memories; now you do not: the order of presentation of words in DRM lists influences the production of the critical lure in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dufermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Tropée</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Corson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/geronb/gbw032⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82 (2), pp.429-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-016-0831-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059797v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact Semantic Priming of Critical Lures in Alzheimer’s Disease: Implications for False Memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">False Memories in Alzheimer’s Disease: Intact Semantic Priming But Impaired Production of Critical Lures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Tropée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 71 (4), pp.671-674. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/geronb/gbv006⟩</w:t>
+              <w:t xml:space="preserve">, 2017, pp.gbw032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbw032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059795v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">False memories and normal aging: Links between inhibitory capacities and monitoring processes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intact Semantic Priming of Critical Lures in Alzheimer’s Disease: Implications for False Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (3), pp.239 - 248. </w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (4), pp.671-674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/pag0000086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbv006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919618v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional Patterns Involved in Coping Strategies in a Sport Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">False memories and normal aging: Links between inhibitory capacities and monitoring processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Tessoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Héloïse Bardel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Scanff</w:t>
+                <w:t xml:space="preserve">Anne-Laure K Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5641/027013612804582623⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (3), pp.239 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pag0000086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355567v1</w:t>
+                <w:t xml:space="preserve">hal-01919618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations d'encodage et faux souvenirs en rappel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Corson</w:t>
+                <w:t xml:space="preserve">Attentional Patterns Involved in Coping Strategies in a Sport Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Héloïse Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Mahé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Jagot</w:t>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0024039⟩</w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (4), pp.597-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5641/027013612804582623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390742v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variations d'encodage et faux souvenirs en rappel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (4), pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0024039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of Match Result and Social Comparison on Sport State Self-Esteem Fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Héloïse Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fontayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieke Schiphof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (3), pp.171-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychsport.2010.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2474,51 +2578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Speranza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Colombel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.70031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.234.0613" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.233.0243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2021.12.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04845342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Awai Easthope" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9QRCK5T1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2022.0720" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2020.1868524" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Evrard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2021.1980289" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapogiannis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5284504" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessoulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dufermont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0831-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Trop&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbw032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbv006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure K Gilet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000086" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;lo&#239;se Bardel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5641/027013612804582623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mah&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Verrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jagot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke Schiphof" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2010.01.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HV0QZFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Colombel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.253.0257" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Speranza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjdp.70031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436253v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.234.0613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.233.0243" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2021.12.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04845342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Awai Easthope" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9QRCK5T1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2022.0720" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dodier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2020.1868524" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2021.1980289" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapogiannis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5284504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessoulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606249" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dufermont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0831-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Trop&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbw032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbv006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure K Gilet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000086" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;lo&#239;se Bardel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5641/027013612804582623" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mah&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Verrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jagot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke Schiphof" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2010.01.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HV0QZFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>