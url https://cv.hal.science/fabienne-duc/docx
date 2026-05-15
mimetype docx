--- v0 (2026-03-19)
+++ v1 (2026-05-15)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40-tesla pulsed-field cryomagnet for single crystal neutron diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">URu$_2$Si$_2$ under intense magnetic fields: From hidden order to spin-density wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Werner Scheerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">William Knafo</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5028487⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 536, pp.457 - 460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2017.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802055v1</w:t>
+                <w:t xml:space="preserve">hal-01938372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URu$_2$Si$_2$ under intense magnetic fields: From hidden order to spin-density wave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">40-tesla pulsed-field cryomagnet for single crystal neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Billette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 536, pp.457 - 460. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (5), pp.053905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2017.09.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5028487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938372v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-induced structural transition and irreversible domain detwinning in the antiferromagnet Fe 1.1 Te</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1446,51 +1446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-induced spin-density wave beyond hidden order in URu2Si2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,51 +2107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-field irreversible moment reorientation in the antiferromagnet Fe1.1Te</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2280,64 +2280,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yoshii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nojiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (21), pp.216406. </w:t>
@@ -2375,51 +2375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 30 T pulsed magnet with conical bore for synchrotron powder diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Billette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2656,90 +2656,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency magnetic oscillations of the organic metal -(ET)4ZnBr4(C6H4Cl2) in pulsed magnetic field of up to 81 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Béard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Billette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59, pp.30201</w:t>
@@ -3923,545 +3923,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of synchrotron X ray diffraction in pulsed high magnetic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Duc</w:t>
+                <w:t xml:space="preserve">Dzyaloshinsky-Moriya anisotropy in the spin-1/2 kagome compound ZnCu3(OH)6Cl2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zorko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nellutla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazei Z.A.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Frings</w:t>
+                <w:t xml:space="preserve">Van Tol J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunel L.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47, pp.27</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.026405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354902v1</w:t>
+                <w:t xml:space="preserve">hal-00356289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzyaloshinsky-Moriya anisotropy in the spin-1/2 kagome compound ZnCu3(OH)6Cl2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Van Tol J.</w:t>
+                <w:t xml:space="preserve">First results of synchrotron X ray diffraction in pulsed high magnetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Detlefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunel L.C.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bert</w:t>
+                <w:t xml:space="preserve">Kazei Z.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vanacken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101, pp.026405</w:t>
+              <w:t xml:space="preserve">Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356289v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature magnetization of the S = 1/2 kagome antiferromagnet ZnCu3 (O H) 6CL 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Bonville</w:t>
+                <w:t xml:space="preserve">Synchrotron X-ray Powder Diffraction Studies in Pulsed Magnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Detlefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vanacken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.132411⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Synchrotron radiation instrumentation: Ninth International Conference on Synchrotron Radiation Instrumentation, 879, pp.1695-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2436395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01395205v1</w:t>
+                <w:t xml:space="preserve">hal-00203251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray Powder Diffraction Studies in Pulsed Magnetic Fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.E. Lorenzo</w:t>
+                <w:t xml:space="preserve">Low temperature magnetization of the S = 1/2 kagome antiferromagnet ZnCu3 (O H) 6CL 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakamae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L’hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Synchrotron radiation instrumentation: Ninth International Conference on Synchrotron Radiation Instrumentation, 879, pp.1695-1698. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.132411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2436395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.132411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203251v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01395205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin dynamics in frustrated magnets: from edge- to corner-sharing geometries</w:t>
               </w:r>
@@ -5008,51 +5008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 374, pp.134 - 137. </w:t>
@@ -5129,51 +5129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mendels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6617,51 +6617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7231,51 +7231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qureshi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suwa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Mijit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Duc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Rosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2024.416174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Yamamoto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorbunov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prokhnenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weschke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.094404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knafo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.094427" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu Gazizulina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lucia Quintero-Castro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourdarot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.064430" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Panda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tonon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028487" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.09.062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.174434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Brion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.014428" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuwahara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nojiri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166810v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audouard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fortin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vignolles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem I Lyubovskii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Drigo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/31/315601" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066343v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Karlsson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/27003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bosseaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/18/185701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fabr Eges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Detlefs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frings" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ballon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.020404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yoshii" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.216406" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701830" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633166v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem B. Lyubovskii" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/57003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome B&#233;ard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suleiman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanacken" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Decelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lorenzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.054105" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohoyama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.047201" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.045101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509807v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Battesti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fouch&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berceau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olariu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zorko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mendels" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Trombe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nellutla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Tol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Brunel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurosawa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaze&#301; Z.A." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.056405" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356121v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trombe J.-C." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354902v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazei Z.A." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tol J." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel L.C." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01395205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamae" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ladieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#8217;h&#244;te" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.132411" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203251v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2436395" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202952v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bono" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2723633" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vries M. A." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harrison" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo J. E." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01396624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.11.034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01395314v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.087203" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788943v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiollet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.094102" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2004.04.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J4GDFS6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788948v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chabre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ghorayeb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stepanov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/11/009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanzara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lusignoli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rossetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972215" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357831v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Der Linden P." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sikora" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strohm" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chesnel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221936v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123431v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121844v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123439v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392507v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Somesh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thebault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taufour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03034444v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qureshi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suwa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Mijit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Duc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Rosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2024.416174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Yamamoto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorbunov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prokhnenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weschke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.094404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knafo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.094427" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu Gazizulina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lucia Quintero-Castro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourdarot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.064430" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Panda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.09.062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802055v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tonon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028487" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.174434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Brion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.014428" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuwahara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nojiri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166810v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audouard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fortin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vignolles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem I Lyubovskii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Drigo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/31/315601" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066343v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Karlsson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/27003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bosseaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/18/185701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fabr Eges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Detlefs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frings" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ballon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.020404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yoshii" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.216406" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701830" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633166v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem B. Lyubovskii" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/57003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome B&#233;ard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suleiman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanacken" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Decelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lorenzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.054105" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohoyama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.047201" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.045101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509807v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Battesti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fouch&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berceau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olariu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zorko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mendels" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Trombe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nellutla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Tol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Brunel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurosawa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaze&#301; Z.A." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.056405" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356121v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trombe J.-C." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tol J." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel L.C." TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazei Z.A." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203251v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2436395" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01395205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamae" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ladieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#8217;h&#244;te" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.132411" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202952v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bono" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2723633" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vries M. A." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harrison" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo J. E." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01396624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.11.034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01395314v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.087203" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788943v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiollet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.094102" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2004.04.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J4GDFS6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788948v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chabre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ghorayeb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stepanov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/11/009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanzara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lusignoli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rossetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972215" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357831v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Der Linden P." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sikora" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strohm" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chesnel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221936v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123431v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121844v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123439v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392507v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Somesh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thebault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taufour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03034444v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>