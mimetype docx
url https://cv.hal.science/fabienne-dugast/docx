--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabienne Dugast </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabienne-dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3741-623X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069667489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and assessment of geoarchaeosites in the Middle Eure Valley (Paris Basin, France): An integrated approach to geoarchaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijgeop.2023.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique holocène et occupation humaine dans le bassin-versant de l’Eure (Bassin de Paris, France) : potentiels d’une approche géoarchéologique multiscalaire et diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.188-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art des figurines de terre cuite en Gaule occidentale (Ier-IIe siècles) : nouvelles pratiques ou transferts culturels ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.307-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation dans l'Antiquité tardive (IVe-VIIIe siècle) : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisella Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel D’annoville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques dans la région de Makale et les contreforts orientaux du Tigray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.179-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt votif et &amp;quot;Vénus à gaine&amp;quot; au sanctuaire de Hanches (Eure-et-Loir), Ier siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.SEC.1.100515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00475182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les données LiDAR HD (IGN) dans une perspective archéologique et géoarchéologique : retour d’expérience en vallée de l’Eure (Bassin de Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vautier Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme Vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires – Présentation des études et résultats menés en vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PCR ValEuRT, Nov 2024, Villiers-en-Désoeuvre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs archéologiques de l'organisation interne des communautés de Gaule occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umr Orient &amp; Méditerranée, May 2024, Paris Maison de la Recherche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie participative dans la vallée de l’Eure (Projet ValEuRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des recherches avec et pour la société pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Sorbonne Université Science, culture et société, Apr 2024, Paris Campus des Cordeliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Eure : un territoire propice pour développer la démarche participative en archéologie de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particip-Archéo. Démarches participatives pour la recherche et la valorisation du patrimoine archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française; MnHN, Mar 2024, Paris Auditorium de l’Institut des Systèmes Complexes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages ruraux et cartographie 3D des marqueurs géo-archéologiques : retour d’expérience d’une analyse multi-sources et multi-données en vallée moyenne de l’Eure (Bassin de Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DHN 2024 - Les journées du consortium 3D pour les humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géoarchéologique de la vallée moyenne de l’Eure (Bassin de Paris, France) : jalons pour une reconstitution croisée des paléoenvironnements et des occupations humaines au cours de l’Holocène moyen et récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « géoarchéosite » appliqué à l’archéologie dans l’analyse des dynamiques de peuplement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance thématique de la Commission du Patrimoine Géomorphologique du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps historiques et préhistoriques du géopatrimoine : une approche par les géoarchéosites en moyenne vallée de l’Eure (Bassin de Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion thématique de la Commission du Patrimoine Géomorphologique du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological proposal for the inventory and assessment of geoarchaeosites: Application to the middle Eure valley (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne (virtual), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des nouvelles méthodes d’analyse dans l’approche d’un territoire peu étudié : la moyenne vallée de l’Eure (Eure-et-Loir, Eure, Yvelines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Tellier-Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux outils d'étude, de recherche et de valorisation en archéologie. Bilans, enjeux : le point de vue des utilisateurs (XIIIes journées de l’ANACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ziegler, Sep 2021, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l’environnement géomorphologique d’un sanctuaire d’époque romaine dans la plaine d’inondation de l’Eure moyenne : apports de la géoarchéologie fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fasseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ValEuRT : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitutions des projets exploratoires OPUS 2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de réseau dans l'approche de la construction des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des réseaux matériels pour une approche de la construction des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Dugast, Nov 2019, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique holocène et occupation humaine dans le bassin-versant de l’Eure : apport d’une approche géoarchéologique multi-scalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences-Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires. Table ronde inaugurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Dugast; Ingrid Renault, Mar 2018, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture(s) matérielle(s) dans le nord de la cité carnute (Ier-IVe s.) : quelques marqueurs céramologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vallée de l’Eure : une rivière, des territoires. Table ronde inaugurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne.Dugast; Ingrid Renault, Mar 2018, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture(s) matérielle(s) dans le nord de la cité carnute (Ier-IVe s.) : quelques marqueurs céramologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde:  Vallée de l’Eure : une rivière, des territoires (à paraître)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épaisseur de l'histoire. La vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone ESRI SIG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’un sanctuaire peu documenté. Le site de la Cavée du Moulin à Hanches (Eure et Loir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’origine des sanctuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Joly; Didier Vermeersch, Mar 2014, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aksumite site of Wakarida, Tigrai. First results of archaeological investigations (2011-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Enno Littmann Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iris Gerlach, Apr 2014, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divinité protectrice ou offrande funéraire : la &amp;quot;Vénus à gaine&amp;quot; dans l’ouest de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figuration, représentation, iconicité : images et objets dans le culte / Figuration, Representation, Iconicity: Images and implements in cult (8e Atelier Paris-Chicago)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clifford Ando; Chris Faraone; Marcello Carastro; Sylvia Estienne, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between South Arabia and Ethiopia. Some new epigraphic & archaeological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Rencontres Sabéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Schiettecatte et alii, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sanctuaire de Hanches (Eure-et-Loir) : un vase funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21es rencontres archéologiques d'Eure-et-Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Piat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering contacts between southern Arabia and the highlands of Tigrai in the 1st millennium BC according to epigraphic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Ethiopian Studies Movements in Ethiopia / Ethiopia in Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dire Dawa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Vénus à gaine&amp;quot;, une figurine de terre cuite blanche (sanctuaire de Hanches, Eure-et-Loir, Ier-IIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d'objets - Approches d'anthropologues et d'archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Wateau; Catherine PERLÈS; Philippe SOULIER, Jun 2010, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des Carnutes et le sanctuaire gallo-romain de Hanches : les raisons d’une étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Rencontres archéologiques du Comité archéologique d'Eure et Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Jagu, Oct 2009, Châteaudun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de Hanches au sein de la cité des Carnutes : un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Rencontres archéologiques d'Eure-et-Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Châteaudun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles et édifices de spectacles dans l'Antiquité tardive : la mémoire prise en défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes récentes sur les spectacles et les édifices de spectacles dans le mond romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-M. Carrié, F. Dugast, Chr. Landes, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00412439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches, la Cavée du Moulin. Prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15es Rencontres archéologiques du Comité archéologique d'Eure et Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Jagu, Nov 2006, Auneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaires et théâtres en Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14es Journées archéologiques du Comité archéologique d'Eure et Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Jagu, Dec 2005, Hanches (Eure et Loir), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du patrimoine. Le point de vue de l'archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du patrimoine. Actualités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fr. Hamon, D. Poulot, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Mergoil, 2021, Archéologie du paysage 5, Nathalie CARCAUD, 978-2-35518-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement des cités dans l’Antiquité tardive (IVe – VIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Inglebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Janniard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 26, p. 15-254, 2018, Antiquité Tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et spectacles dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Carrié; Fabienne Dugast; Christian Landes. Brepols, 15-2007, 2008, Antiquité Tardive, Jean-Michel Carrié, 978-2-503-52679-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences participatives en archéologie : un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Turcati; Alexandra Villarroel Parada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">﻿Faire science ensemble. Retours d'expériences de sciences &amp; recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d’Histoire naturelle; Sorbonne Université Presses, pp.351-365, 2025, 978-2-38327-043-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Eure (Eure ; Eure-et-Loir) : un territoire propice pour développer la démarche participative en archéologie de terrain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; Jean Pierre Girard; Alexandra Villarroel Parada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches participatives en archéologie (Actes de la séance de la Société préhistorique française de Paris, 14-15 mars 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-108, 2025, Séances de la Société préhistorique française, 978-2-9588382-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et gestion des territoires de la Préhistoire à nos jours. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Dugast. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, pp.9-17, 2021, Archéologie du paysage 5, 978-2-35518-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un inventaire cartographique des géoarchéosites en moyenne vallée de l'Eure : vers une valorisation du patrimoine géoarchéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR CNRS 6266 IDEES, Université de Rouen Normandie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48390/y09t-1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures matérielles, faciès céramiques et approvisionnement entre le Ier et le IVe siècle en territoire carnute : quelques éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Dugast. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, pp.179-190, 2021, Archéologie du paysage 5, 978-2-35518-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts between Ethiopia and South Arabia in the first millenium AD: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounir Arbach; Jérémie Schiettecatte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-Islamic South Arabia and its Neighbours : New Developments of Research (Proceedings of the 17th Rencontres sabéennes, 6-8 June 2013, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Archaeopress British Foundation for the Study of Arabia Monographs, pp.79-94, 2017, British Archaeological Reports - International Series 2740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Déesses-Mères” et “Vénus” chez les Celtes aux premiers siècles de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. I. Pasche Guignard, G. Pedrucci, M. Scapini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternità e politeismi – Motherhood(s) and Polytheisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patron, p. 239-257, 2017, 9788855533782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01585142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches, quelques éléments d’un sanctuaire gallo-romain (Ier-IIe siècle de notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité archéologique d’Eure et Loir. 25 ans d’activité (1989-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Vénus à gaine&amp;quot;, une figurine de terre cuite blanche (sanctuaire de Hanches, Eure et Loir, Ier-IIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Wateau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d'objets : approches d'anthropologues et d'archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, De Boccard, pp.85-98, 2011, Colloque de la Maison René Ginouvès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles et édifices de spectacles dans l'Antiquité tardive : la Mémoire prise en défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et spectacles dans l'Antiquité tardive. Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.11-20, 2007, Jeux et spectacles dans l'Antiquité tardive. Antiquité tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions société-environnement en moyenne vallée de l'Eure (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires. Projet collectif de recherche. Rapport intermédiaire 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vautier Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04873591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires (Projet collectif de recherche). Rapport intermédiaire 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orient &amp; Méditerranée. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04490968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure: une rivière, des territoires. Projet collectif de recherche. Rapport à trois ans 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; SRA-DRAC Normandie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Normandie. 2023, pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04494484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure: une rivière, des territoires. Rapport d'opérations 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Tellier-Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA-DRAC Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03533243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure. Une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Normandie. 2021, pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires. Rapport d'opérations 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA-DRAC Normandie; Cnrs – Umr Orient &amp; Méditerranée. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPUS Observatoire des Patrimoines Projet exploratoire 2017 « ValEuRT » -Bilan scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sorbonne Université. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 8167 Orient &amp; Méditerranée (CNRS / Sorbonne Université); UMR 8586 PRODIG (CNRS / Université de Paris),Institut OPUS (Observatoire des Patrimoines de Sorbonne Université). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Fieldwork. Investigation on the Site of Wakarida (Saʿesiʿe Tsʿada Emba Woreda / Tigrai), November 7th-December 6th 2013 (3rd season)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques et épigraphiques dans la région du Tigray (Éthiopie). Le site de Wakarida : étude du site et approche environnementale [II]. Rapport de la 3e campagne (3 novembre-6 décembre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on fieldwork. Investigation on the Site of Wakarida (Saʿesiʿe Tsʿada Emba Woreda / Tigrai), November 15st - December 15th 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques et épigraphiques dans la région du Tigray (Éthiopie). Le site de Wakarida : étude du site et approche environnementale [I]. Rapport de la 2e campagne (11 novembre-15 décembre 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on fieldwork - First investigation on the site of Wakarida (March 21st - April 2nd 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia - Pre-Aksumite and Aksumite period (8th c. BC-AD 7th c.). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques et épigraphiques dans la région du Tigray (Éthiopie). Le site de Wakarida : prospection géophysique et sondages. Rapport de la campagne préliminaire - 24 mars-1er avril 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on fieldwork - Preliminary survey in Tigray Region, Ethiopia (March 22nd - April 2nd 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia Pre-Aksumite and Aksumite period (8th c. BC-AD 7th c.). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches (Eure & Loir), « La Cavée du Moulin », un sanctuaire gallo-romain (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fouille programmée PCR Agglomérations secondaires. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches (Eure & Loir), « La Cavée du Moulin ». Diagnostics archéologiques 2006-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fouille programmée PCR Agglomérations secondaires. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les édifices de spectacles antiques de Gaule Narbonnaise : documents iconographiques, interprétations, restaurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris-Sorbonne - Paris IV, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00402971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires (Journée de restitution)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires – Présentation des études et résultats menés en vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Villiers-en-Désoeuvre, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816671v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeological approach of the Middle Eure valley (Paris Basin, France): benchmarks for reconstructing both palaeoenvironments and human occupations during the Mid- and Late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAG International conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLATEFORME COLLABORATIVE ET PARTICIPATIVE – ARCHÉOLOGIE, TERRITOIRES, GÉOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RnMSH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ValEuRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensemble, au Coeur des Sciences (exposition Fête de la Science à Sorbonne Université)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PArTaGE, connecté pour prédire le passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone ESRI SIG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épaisseur de l'histoire. La vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone ESRI SIG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabienne Dugast </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabienne-dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3741-623X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069667489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and assessment of geoarchaeosites in the Middle Eure Valley (Paris Basin, France): An integrated approach to geoarchaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijgeop.2023.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique holocène et occupation humaine dans le bassin-versant de l’Eure (Bassin de Paris, France) : potentiels d’une approche géoarchéologique multiscalaire et diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.188-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art des figurines de terre cuite en Gaule occidentale (Ier-IIe siècles) : nouvelles pratiques ou transferts culturels ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.307-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation dans l'Antiquité tardive (IVe-VIIIe siècle) : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisella Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel D’annoville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques dans la région de Makale et les contreforts orientaux du Tigray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.179-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt votif et &amp;quot;Vénus à gaine&amp;quot; au sanctuaire de Hanches (Eure-et-Loir), Ier siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.SEC.1.100515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00475182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les données LiDAR HD (IGN) dans une perspective archéologique et géoarchéologique : retour d’expérience en vallée de l’Eure (Bassin de Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vautier Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme Vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires – Présentation des études et résultats menés en vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PCR ValEuRT, Nov 2024, Villiers-en-Désoeuvre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs archéologiques de l'organisation interne des communautés de Gaule occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umr Orient &amp; Méditerranée, May 2024, Paris Maison de la Recherche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie participative dans la vallée de l’Eure (Projet ValEuRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des recherches avec et pour la société pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Sorbonne Université Science, culture et société, Apr 2024, Paris Campus des Cordeliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Eure : un territoire propice pour développer la démarche participative en archéologie de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particip-Archéo. Démarches participatives pour la recherche et la valorisation du patrimoine archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française; MnHN, Mar 2024, Paris Auditorium de l’Institut des Systèmes Complexes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages ruraux et cartographie 3D des marqueurs géo-archéologiques : retour d’expérience d’une analyse multi-sources et multi-données en vallée moyenne de l’Eure (Bassin de Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DHN 2024 - Les journées du consortium 3D pour les humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géoarchéologique de la vallée moyenne de l’Eure (Bassin de Paris, France) : jalons pour une reconstitution croisée des paléoenvironnements et des occupations humaines au cours de l’Holocène moyen et récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « géoarchéosite » appliqué à l’archéologie dans l’analyse des dynamiques de peuplement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance thématique de la Commission du Patrimoine Géomorphologique du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological proposal for the inventory and assessment of geoarchaeosites: Application to the middle Eure valley (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne (virtual), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des nouvelles méthodes d’analyse dans l’approche d’un territoire peu étudié : la moyenne vallée de l’Eure (Eure-et-Loir, Eure, Yvelines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Tellier-Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux outils d'étude, de recherche et de valorisation en archéologie. Bilans, enjeux : le point de vue des utilisateurs (XIIIes journées de l’ANACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ziegler, Sep 2021, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps historiques et préhistoriques du géopatrimoine : une approche par les géoarchéosites en moyenne vallée de l’Eure (Bassin de Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion thématique de la Commission du Patrimoine Géomorphologique du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l’environnement géomorphologique d’un sanctuaire d’époque romaine dans la plaine d’inondation de l’Eure moyenne : apports de la géoarchéologie fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fasseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique holocène et occupation humaine dans le bassin-versant de l’Eure : apport d’une approche géoarchéologique multi-scalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences-Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de réseau dans l'approche de la construction des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des réseaux matériels pour une approche de la construction des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Dugast, Nov 2019, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ValEuRT : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitutions des projets exploratoires OPUS 2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture(s) matérielle(s) dans le nord de la cité carnute (Ier-IVe s.) : quelques marqueurs céramologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vallée de l’Eure : une rivière, des territoires. Table ronde inaugurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne.Dugast; Ingrid Renault, Mar 2018, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture(s) matérielle(s) dans le nord de la cité carnute (Ier-IVe s.) : quelques marqueurs céramologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde:  Vallée de l’Eure : une rivière, des territoires (à paraître)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires. Table ronde inaugurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Dugast; Ingrid Renault, Mar 2018, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épaisseur de l'histoire. La vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone ESRI SIG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aksumite site of Wakarida, Tigrai. First results of archaeological investigations (2011-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Enno Littmann Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iris Gerlach, Apr 2014, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divinité protectrice ou offrande funéraire : la &amp;quot;Vénus à gaine&amp;quot; dans l’ouest de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figuration, représentation, iconicité : images et objets dans le culte / Figuration, Representation, Iconicity: Images and implements in cult (8e Atelier Paris-Chicago)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clifford Ando; Chris Faraone; Marcello Carastro; Sylvia Estienne, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’un sanctuaire peu documenté. Le site de la Cavée du Moulin à Hanches (Eure et Loir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’origine des sanctuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Joly; Didier Vermeersch, Mar 2014, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between South Arabia and Ethiopia. Some new epigraphic & archaeological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Rencontres Sabéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Schiettecatte et alii, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sanctuaire de Hanches (Eure-et-Loir) : un vase funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21es rencontres archéologiques d'Eure-et-Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Piat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering contacts between southern Arabia and the highlands of Tigrai in the 1st millennium BC according to epigraphic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Ethiopian Studies Movements in Ethiopia / Ethiopia in Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dire Dawa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Vénus à gaine&amp;quot;, une figurine de terre cuite blanche (sanctuaire de Hanches, Eure-et-Loir, Ier-IIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d'objets - Approches d'anthropologues et d'archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Wateau; Catherine PERLÈS; Philippe SOULIER, Jun 2010, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des Carnutes et le sanctuaire gallo-romain de Hanches : les raisons d’une étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Rencontres archéologiques du Comité archéologique d'Eure et Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Jagu, Oct 2009, Châteaudun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de Hanches au sein de la cité des Carnutes : un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Rencontres archéologiques d'Eure-et-Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Châteaudun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles et édifices de spectacles dans l'Antiquité tardive : la mémoire prise en défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes récentes sur les spectacles et les édifices de spectacles dans le mond romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-M. Carrié, F. Dugast, Chr. Landes, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00412439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches, la Cavée du Moulin. Prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15es Rencontres archéologiques du Comité archéologique d'Eure et Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Jagu, Nov 2006, Auneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaires et théâtres en Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14es Journées archéologiques du Comité archéologique d'Eure et Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Jagu, Dec 2005, Hanches (Eure et Loir), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du patrimoine. Le point de vue de l'archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du patrimoine. Actualités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fr. Hamon, D. Poulot, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Mergoil, 2021, Archéologie du paysage 5, Nathalie CARCAUD, 978-2-35518-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement des cités dans l’Antiquité tardive (IVe – VIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Inglebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Janniard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 26, p. 15-254, 2018, Antiquité Tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et spectacles dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Carrié; Fabienne Dugast; Christian Landes. Brepols, 15-2007, 2008, Antiquité Tardive, Jean-Michel Carrié, 978-2-503-52679-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences participatives en archéologie : un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Turcati; Alexandra Villarroel Parada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">﻿Faire science ensemble. Retours d'expériences de sciences &amp; recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d’Histoire naturelle; Sorbonne Université Presses, pp.351-365, 2025, 978-2-38327-043-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Eure (Eure ; Eure-et-Loir) : un territoire propice pour développer la démarche participative en archéologie de terrain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; Jean Pierre Girard; Alexandra Villarroel Parada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches participatives en archéologie (Actes de la séance de la Société préhistorique française de Paris, 14-15 mars 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-108, 2025, Séances de la Société préhistorique française, 978-2-9588382-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et gestion des territoires de la Préhistoire à nos jours. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Dugast. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, pp.9-17, 2021, Archéologie du paysage 5, 978-2-35518-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un inventaire cartographique des géoarchéosites en moyenne vallée de l'Eure : vers une valorisation du patrimoine géoarchéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR CNRS 6266 IDEES, Université de Rouen Normandie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48390/y09t-1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures matérielles, faciès céramiques et approvisionnement entre le Ier et le IVe siècle en territoire carnute : quelques éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Dugast. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, pp.179-190, 2021, Archéologie du paysage 5, 978-2-35518-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Déesses-Mères” et “Vénus” chez les Celtes aux premiers siècles de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. I. Pasche Guignard, G. Pedrucci, M. Scapini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternità e politeismi – Motherhood(s) and Polytheisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patron, p. 239-257, 2017, 9788855533782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01585142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts between Ethiopia and South Arabia in the first millenium AD: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounir Arbach; Jérémie Schiettecatte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-Islamic South Arabia and its Neighbours : New Developments of Research (Proceedings of the 17th Rencontres sabéennes, 6-8 June 2013, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Archaeopress British Foundation for the Study of Arabia Monographs, pp.79-94, 2017, British Archaeological Reports - International Series 2740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches, quelques éléments d’un sanctuaire gallo-romain (Ier-IIe siècle de notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité archéologique d’Eure et Loir. 25 ans d’activité (1989-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Vénus à gaine&amp;quot;, une figurine de terre cuite blanche (sanctuaire de Hanches, Eure et Loir, Ier-IIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Wateau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d'objets : approches d'anthropologues et d'archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, De Boccard, pp.85-98, 2011, Colloque de la Maison René Ginouvès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles et édifices de spectacles dans l'Antiquité tardive : la Mémoire prise en défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et spectacles dans l'Antiquité tardive. Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.11-20, 2007, Jeux et spectacles dans l'Antiquité tardive. Antiquité tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions société-environnement en moyenne vallée de l'Eure (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires. Projet collectif de recherche. Rapport intermédiaire 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vautier Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04873591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires (Projet collectif de recherche). Rapport intermédiaire 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orient &amp; Méditerranée. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04490968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Normandie. 2023, pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04494484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure: une rivière, des territoires. Projet collectif de recherche. Rapport à trois ans 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; SRA-DRAC Normandie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure: une rivière, des territoires. Rapport d'opérations 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Tellier-Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA-DRAC Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03533243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure. Une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Normandie. 2021, pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires. Rapport d'opérations 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA-DRAC Normandie; Cnrs – Umr Orient &amp; Méditerranée. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 8167 Orient &amp; Méditerranée (CNRS / Sorbonne Université); UMR 8586 PRODIG (CNRS / Université de Paris),Institut OPUS (Observatoire des Patrimoines de Sorbonne Université). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPUS Observatoire des Patrimoines Projet exploratoire 2017 « ValEuRT » -Bilan scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sorbonne Université. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Fieldwork. Investigation on the Site of Wakarida (Saʿesiʿe Tsʿada Emba Woreda / Tigrai), November 7th-December 6th 2013 (3rd season)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques et épigraphiques dans la région du Tigray (Éthiopie). Le site de Wakarida : étude du site et approche environnementale [II]. Rapport de la 3e campagne (3 novembre-6 décembre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on fieldwork. Investigation on the Site of Wakarida (Saʿesiʿe Tsʿada Emba Woreda / Tigrai), November 15st - December 15th 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques et épigraphiques dans la région du Tigray (Éthiopie). Le site de Wakarida : étude du site et approche environnementale [I]. Rapport de la 2e campagne (11 novembre-15 décembre 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques et épigraphiques dans la région du Tigray (Éthiopie). Le site de Wakarida : prospection géophysique et sondages. Rapport de la campagne préliminaire - 24 mars-1er avril 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on fieldwork - First investigation on the site of Wakarida (March 21st - April 2nd 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia - Pre-Aksumite and Aksumite period (8th c. BC-AD 7th c.). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on fieldwork - Preliminary survey in Tigray Region, Ethiopia (March 22nd - April 2nd 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia Pre-Aksumite and Aksumite period (8th c. BC-AD 7th c.). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches (Eure & Loir), « La Cavée du Moulin », un sanctuaire gallo-romain (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fouille programmée PCR Agglomérations secondaires. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches (Eure & Loir), « La Cavée du Moulin ». Diagnostics archéologiques 2006-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fouille programmée PCR Agglomérations secondaires. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les édifices de spectacles antiques de Gaule Narbonnaise : documents iconographiques, interprétations, restaurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris-Sorbonne - Paris IV, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00402971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires (Journée de restitution)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires – Présentation des études et résultats menés en vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Villiers-en-Désoeuvre, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816671v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeological approach of the Middle Eure valley (Paris Basin, France): benchmarks for reconstructing both palaeoenvironments and human occupations during the Mid- and Late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAG International conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLATEFORME COLLABORATIVE ET PARTICIPATIVE – ARCHÉOLOGIE, TERRITOIRES, GÉOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RnMSH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ValEuRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensemble, au Coeur des Sciences (exposition Fête de la Science à Sorbonne Université)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PArTaGE, connecté pour prédire le passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone ESRI SIG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épaisseur de l'histoire. La vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone ESRI SIG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6A0D434"/>
+    <w:nsid w:val="CD45687B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-dugast" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3741-623X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069667489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.05.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893624v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reynolds" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Ripoll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel D&#8217;annoville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.100515" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E31EB9B1F98722447ACF15AA3E984F043EA157B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier Vautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03183618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146189v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510588v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02345185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Inglebert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carri&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422188v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58531/accEs-libre-seance-22-demarches-participatives-en-archeologie.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/y09t-1239" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670740v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585142v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165136v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04490968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472925v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662850v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00402971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816671v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pandolfi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621244v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-dugast" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3741-623X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069667489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.05.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893624v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reynolds" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Ripoll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel D&#8217;annoville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.100515" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E31EB9B1F98722447ACF15AA3E984F043EA157B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier Vautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03183618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Renault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510588v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02345185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Inglebert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carri&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422188v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58531/accEs-libre-seance-22-demarches-participatives-en-archeologie.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/y09t-1239" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165136v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04490968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472925v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298400v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662849v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662850v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00402971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816671v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pandolfi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621244v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>