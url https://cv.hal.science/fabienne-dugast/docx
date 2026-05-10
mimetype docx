--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabienne Dugast </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabienne-dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3741-623X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069667489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and assessment of geoarchaeosites in the Middle Eure Valley (Paris Basin, France): An integrated approach to geoarchaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijgeop.2023.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique holocène et occupation humaine dans le bassin-versant de l’Eure (Bassin de Paris, France) : potentiels d’une approche géoarchéologique multiscalaire et diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.188-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art des figurines de terre cuite en Gaule occidentale (Ier-IIe siècles) : nouvelles pratiques ou transferts culturels ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.307-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation dans l'Antiquité tardive (IVe-VIIIe siècle) : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisella Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel D’annoville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques dans la région de Makale et les contreforts orientaux du Tigray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.179-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt votif et &amp;quot;Vénus à gaine&amp;quot; au sanctuaire de Hanches (Eure-et-Loir), Ier siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.SEC.1.100515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00475182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les données LiDAR HD (IGN) dans une perspective archéologique et géoarchéologique : retour d’expérience en vallée de l’Eure (Bassin de Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vautier Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme Vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires – Présentation des études et résultats menés en vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PCR ValEuRT, Nov 2024, Villiers-en-Désoeuvre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs archéologiques de l'organisation interne des communautés de Gaule occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umr Orient &amp; Méditerranée, May 2024, Paris Maison de la Recherche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie participative dans la vallée de l’Eure (Projet ValEuRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des recherches avec et pour la société pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Sorbonne Université Science, culture et société, Apr 2024, Paris Campus des Cordeliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Eure : un territoire propice pour développer la démarche participative en archéologie de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particip-Archéo. Démarches participatives pour la recherche et la valorisation du patrimoine archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française; MnHN, Mar 2024, Paris Auditorium de l’Institut des Systèmes Complexes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages ruraux et cartographie 3D des marqueurs géo-archéologiques : retour d’expérience d’une analyse multi-sources et multi-données en vallée moyenne de l’Eure (Bassin de Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DHN 2024 - Les journées du consortium 3D pour les humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géoarchéologique de la vallée moyenne de l’Eure (Bassin de Paris, France) : jalons pour une reconstitution croisée des paléoenvironnements et des occupations humaines au cours de l’Holocène moyen et récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « géoarchéosite » appliqué à l’archéologie dans l’analyse des dynamiques de peuplement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance thématique de la Commission du Patrimoine Géomorphologique du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological proposal for the inventory and assessment of geoarchaeosites: Application to the middle Eure valley (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne (virtual), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des nouvelles méthodes d’analyse dans l’approche d’un territoire peu étudié : la moyenne vallée de l’Eure (Eure-et-Loir, Eure, Yvelines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Tellier-Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux outils d'étude, de recherche et de valorisation en archéologie. Bilans, enjeux : le point de vue des utilisateurs (XIIIes journées de l’ANACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ziegler, Sep 2021, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps historiques et préhistoriques du géopatrimoine : une approche par les géoarchéosites en moyenne vallée de l’Eure (Bassin de Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion thématique de la Commission du Patrimoine Géomorphologique du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l’environnement géomorphologique d’un sanctuaire d’époque romaine dans la plaine d’inondation de l’Eure moyenne : apports de la géoarchéologie fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fasseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique holocène et occupation humaine dans le bassin-versant de l’Eure : apport d’une approche géoarchéologique multi-scalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences-Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de réseau dans l'approche de la construction des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des réseaux matériels pour une approche de la construction des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Dugast, Nov 2019, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ValEuRT : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitutions des projets exploratoires OPUS 2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture(s) matérielle(s) dans le nord de la cité carnute (Ier-IVe s.) : quelques marqueurs céramologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vallée de l’Eure : une rivière, des territoires. Table ronde inaugurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne.Dugast; Ingrid Renault, Mar 2018, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture(s) matérielle(s) dans le nord de la cité carnute (Ier-IVe s.) : quelques marqueurs céramologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde:  Vallée de l’Eure : une rivière, des territoires (à paraître)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires. Table ronde inaugurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Dugast; Ingrid Renault, Mar 2018, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épaisseur de l'histoire. La vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone ESRI SIG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aksumite site of Wakarida, Tigrai. First results of archaeological investigations (2011-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Enno Littmann Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iris Gerlach, Apr 2014, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divinité protectrice ou offrande funéraire : la &amp;quot;Vénus à gaine&amp;quot; dans l’ouest de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figuration, représentation, iconicité : images et objets dans le culte / Figuration, Representation, Iconicity: Images and implements in cult (8e Atelier Paris-Chicago)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clifford Ando; Chris Faraone; Marcello Carastro; Sylvia Estienne, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’un sanctuaire peu documenté. Le site de la Cavée du Moulin à Hanches (Eure et Loir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’origine des sanctuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Joly; Didier Vermeersch, Mar 2014, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between South Arabia and Ethiopia. Some new epigraphic & archaeological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Rencontres Sabéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Schiettecatte et alii, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sanctuaire de Hanches (Eure-et-Loir) : un vase funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21es rencontres archéologiques d'Eure-et-Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Piat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering contacts between southern Arabia and the highlands of Tigrai in the 1st millennium BC according to epigraphic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Ethiopian Studies Movements in Ethiopia / Ethiopia in Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dire Dawa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Vénus à gaine&amp;quot;, une figurine de terre cuite blanche (sanctuaire de Hanches, Eure-et-Loir, Ier-IIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d'objets - Approches d'anthropologues et d'archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Wateau; Catherine PERLÈS; Philippe SOULIER, Jun 2010, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des Carnutes et le sanctuaire gallo-romain de Hanches : les raisons d’une étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Rencontres archéologiques du Comité archéologique d'Eure et Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Jagu, Oct 2009, Châteaudun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de Hanches au sein de la cité des Carnutes : un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Rencontres archéologiques d'Eure-et-Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Châteaudun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles et édifices de spectacles dans l'Antiquité tardive : la mémoire prise en défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes récentes sur les spectacles et les édifices de spectacles dans le mond romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-M. Carrié, F. Dugast, Chr. Landes, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00412439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches, la Cavée du Moulin. Prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15es Rencontres archéologiques du Comité archéologique d'Eure et Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Jagu, Nov 2006, Auneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaires et théâtres en Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14es Journées archéologiques du Comité archéologique d'Eure et Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Jagu, Dec 2005, Hanches (Eure et Loir), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du patrimoine. Le point de vue de l'archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du patrimoine. Actualités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fr. Hamon, D. Poulot, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Mergoil, 2021, Archéologie du paysage 5, Nathalie CARCAUD, 978-2-35518-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement des cités dans l’Antiquité tardive (IVe – VIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Inglebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Janniard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 26, p. 15-254, 2018, Antiquité Tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et spectacles dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Carrié; Fabienne Dugast; Christian Landes. Brepols, 15-2007, 2008, Antiquité Tardive, Jean-Michel Carrié, 978-2-503-52679-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences participatives en archéologie : un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Turcati; Alexandra Villarroel Parada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">﻿Faire science ensemble. Retours d'expériences de sciences &amp; recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d’Histoire naturelle; Sorbonne Université Presses, pp.351-365, 2025, 978-2-38327-043-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Eure (Eure ; Eure-et-Loir) : un territoire propice pour développer la démarche participative en archéologie de terrain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; Jean Pierre Girard; Alexandra Villarroel Parada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches participatives en archéologie (Actes de la séance de la Société préhistorique française de Paris, 14-15 mars 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-108, 2025, Séances de la Société préhistorique française, 978-2-9588382-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et gestion des territoires de la Préhistoire à nos jours. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Dugast. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, pp.9-17, 2021, Archéologie du paysage 5, 978-2-35518-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un inventaire cartographique des géoarchéosites en moyenne vallée de l'Eure : vers une valorisation du patrimoine géoarchéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR CNRS 6266 IDEES, Université de Rouen Normandie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48390/y09t-1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures matérielles, faciès céramiques et approvisionnement entre le Ier et le IVe siècle en territoire carnute : quelques éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Dugast. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, pp.179-190, 2021, Archéologie du paysage 5, 978-2-35518-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Déesses-Mères” et “Vénus” chez les Celtes aux premiers siècles de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. I. Pasche Guignard, G. Pedrucci, M. Scapini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternità e politeismi – Motherhood(s) and Polytheisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patron, p. 239-257, 2017, 9788855533782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01585142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts between Ethiopia and South Arabia in the first millenium AD: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounir Arbach; Jérémie Schiettecatte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-Islamic South Arabia and its Neighbours : New Developments of Research (Proceedings of the 17th Rencontres sabéennes, 6-8 June 2013, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Archaeopress British Foundation for the Study of Arabia Monographs, pp.79-94, 2017, British Archaeological Reports - International Series 2740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches, quelques éléments d’un sanctuaire gallo-romain (Ier-IIe siècle de notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité archéologique d’Eure et Loir. 25 ans d’activité (1989-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Vénus à gaine&amp;quot;, une figurine de terre cuite blanche (sanctuaire de Hanches, Eure et Loir, Ier-IIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Wateau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d'objets : approches d'anthropologues et d'archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, De Boccard, pp.85-98, 2011, Colloque de la Maison René Ginouvès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles et édifices de spectacles dans l'Antiquité tardive : la Mémoire prise en défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et spectacles dans l'Antiquité tardive. Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.11-20, 2007, Jeux et spectacles dans l'Antiquité tardive. Antiquité tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions société-environnement en moyenne vallée de l'Eure (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires. Projet collectif de recherche. Rapport intermédiaire 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vautier Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04873591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires (Projet collectif de recherche). Rapport intermédiaire 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orient &amp; Méditerranée. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04490968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Normandie. 2023, pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04494484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure: une rivière, des territoires. Projet collectif de recherche. Rapport à trois ans 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; SRA-DRAC Normandie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure: une rivière, des territoires. Rapport d'opérations 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Tellier-Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA-DRAC Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03533243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure. Une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Normandie. 2021, pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires. Rapport d'opérations 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA-DRAC Normandie; Cnrs – Umr Orient &amp; Méditerranée. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 8167 Orient &amp; Méditerranée (CNRS / Sorbonne Université); UMR 8586 PRODIG (CNRS / Université de Paris),Institut OPUS (Observatoire des Patrimoines de Sorbonne Université). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPUS Observatoire des Patrimoines Projet exploratoire 2017 « ValEuRT » -Bilan scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sorbonne Université. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Fieldwork. Investigation on the Site of Wakarida (Saʿesiʿe Tsʿada Emba Woreda / Tigrai), November 7th-December 6th 2013 (3rd season)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques et épigraphiques dans la région du Tigray (Éthiopie). Le site de Wakarida : étude du site et approche environnementale [II]. Rapport de la 3e campagne (3 novembre-6 décembre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on fieldwork. Investigation on the Site of Wakarida (Saʿesiʿe Tsʿada Emba Woreda / Tigrai), November 15st - December 15th 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques et épigraphiques dans la région du Tigray (Éthiopie). Le site de Wakarida : étude du site et approche environnementale [I]. Rapport de la 2e campagne (11 novembre-15 décembre 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques et épigraphiques dans la région du Tigray (Éthiopie). Le site de Wakarida : prospection géophysique et sondages. Rapport de la campagne préliminaire - 24 mars-1er avril 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on fieldwork - First investigation on the site of Wakarida (March 21st - April 2nd 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia - Pre-Aksumite and Aksumite period (8th c. BC-AD 7th c.). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on fieldwork - Preliminary survey in Tigray Region, Ethiopia (March 22nd - April 2nd 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia Pre-Aksumite and Aksumite period (8th c. BC-AD 7th c.). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches (Eure & Loir), « La Cavée du Moulin », un sanctuaire gallo-romain (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fouille programmée PCR Agglomérations secondaires. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches (Eure & Loir), « La Cavée du Moulin ». Diagnostics archéologiques 2006-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fouille programmée PCR Agglomérations secondaires. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les édifices de spectacles antiques de Gaule Narbonnaise : documents iconographiques, interprétations, restaurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris-Sorbonne - Paris IV, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00402971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires (Journée de restitution)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires – Présentation des études et résultats menés en vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Villiers-en-Désoeuvre, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816671v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeological approach of the Middle Eure valley (Paris Basin, France): benchmarks for reconstructing both palaeoenvironments and human occupations during the Mid- and Late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAG International conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLATEFORME COLLABORATIVE ET PARTICIPATIVE – ARCHÉOLOGIE, TERRITOIRES, GÉOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RnMSH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ValEuRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensemble, au Coeur des Sciences (exposition Fête de la Science à Sorbonne Université)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PArTaGE, connecté pour prédire le passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone ESRI SIG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épaisseur de l'histoire. La vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone ESRI SIG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabienne Dugast </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabienne-dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3741-623X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069667489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and assessment of geoarchaeosites in the Middle Eure Valley (Paris Basin, France): An integrated approach to geoarchaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijgeop.2023.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique holocène et occupation humaine dans le bassin-versant de l’Eure (Bassin de Paris, France) : potentiels d’une approche géoarchéologique multiscalaire et diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.188-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art des figurines de terre cuite en Gaule occidentale (Ier-IIe siècles) : nouvelles pratiques ou transferts culturels ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.307-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation dans l'Antiquité tardive (IVe-VIIIe siècle) : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisella Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel D’annoville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques dans la région de Makale et les contreforts orientaux du Tigray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.179-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt votif et &amp;quot;Vénus à gaine&amp;quot; au sanctuaire de Hanches (Eure-et-Loir), Ier siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.SEC.1.100515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00475182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les données LiDAR HD (IGN) dans une perspective archéologique et géoarchéologique : retour d’expérience en vallée de l’Eure (Bassin de Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vautier Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme Vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires – Présentation des études et résultats menés en vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PCR ValEuRT, Nov 2024, Villiers-en-Désoeuvre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs archéologiques de l'organisation interne des communautés de Gaule occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umr Orient &amp; Méditerranée, May 2024, Paris Maison de la Recherche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie participative dans la vallée de l’Eure (Projet ValEuRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des recherches avec et pour la société pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Sorbonne Université Science, culture et société, Apr 2024, Paris Campus des Cordeliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Eure : un territoire propice pour développer la démarche participative en archéologie de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particip-Archéo. Démarches participatives pour la recherche et la valorisation du patrimoine archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française; MnHN, Mar 2024, Paris Auditorium de l’Institut des Systèmes Complexes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages ruraux et cartographie 3D des marqueurs géo-archéologiques : retour d’expérience d’une analyse multi-sources et multi-données en vallée moyenne de l’Eure (Bassin de Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DHN 2024 - Les journées du consortium 3D pour les humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géoarchéologique de la vallée moyenne de l’Eure (Bassin de Paris, France) : jalons pour une reconstitution croisée des paléoenvironnements et des occupations humaines au cours de l’Holocène moyen et récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « géoarchéosite » appliqué à l’archéologie dans l’analyse des dynamiques de peuplement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance thématique de la Commission du Patrimoine Géomorphologique du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological proposal for the inventory and assessment of geoarchaeosites: Application to the middle Eure valley (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne (virtual), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des nouvelles méthodes d’analyse dans l’approche d’un territoire peu étudié : la moyenne vallée de l’Eure (Eure-et-Loir, Eure, Yvelines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Tellier-Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux outils d'étude, de recherche et de valorisation en archéologie. Bilans, enjeux : le point de vue des utilisateurs (XIIIes journées de l’ANACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ziegler, Sep 2021, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps historiques et préhistoriques du géopatrimoine : une approche par les géoarchéosites en moyenne vallée de l’Eure (Bassin de Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion thématique de la Commission du Patrimoine Géomorphologique du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l’environnement géomorphologique d’un sanctuaire d’époque romaine dans la plaine d’inondation de l’Eure moyenne : apports de la géoarchéologie fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fasseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique holocène et occupation humaine dans le bassin-versant de l’Eure : apport d’une approche géoarchéologique multi-scalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences-Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de réseau dans l'approche de la construction des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des réseaux matériels pour une approche de la construction des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Dugast, Nov 2019, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ValEuRT : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitutions des projets exploratoires OPUS 2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture(s) matérielle(s) dans le nord de la cité carnute (Ier-IVe s.) : quelques marqueurs céramologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vallée de l’Eure : une rivière, des territoires. Table ronde inaugurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne.Dugast; Ingrid Renault, Mar 2018, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture(s) matérielle(s) dans le nord de la cité carnute (Ier-IVe s.) : quelques marqueurs céramologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde:  Vallée de l’Eure : une rivière, des territoires (à paraître)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires. Table ronde inaugurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Dugast; Ingrid Renault, Mar 2018, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épaisseur de l'histoire. La vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone ESRI SIG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aksumite site of Wakarida, Tigrai. First results of archaeological investigations (2011-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Enno Littmann Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iris Gerlach, Apr 2014, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divinité protectrice ou offrande funéraire : la &amp;quot;Vénus à gaine&amp;quot; dans l’ouest de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figuration, représentation, iconicité : images et objets dans le culte / Figuration, Representation, Iconicity: Images and implements in cult (8e Atelier Paris-Chicago)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clifford Ando; Chris Faraone; Marcello Carastro; Sylvia Estienne, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’un sanctuaire peu documenté. Le site de la Cavée du Moulin à Hanches (Eure et Loir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’origine des sanctuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Joly; Didier Vermeersch, Mar 2014, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between South Arabia and Ethiopia. Some new epigraphic & archaeological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Rencontres Sabéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Schiettecatte et alii, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sanctuaire de Hanches (Eure-et-Loir) : un vase funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21es rencontres archéologiques d'Eure-et-Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Piat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering contacts between southern Arabia and the highlands of Tigrai in the 1st millennium BC according to epigraphic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Ethiopian Studies Movements in Ethiopia / Ethiopia in Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dire Dawa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Vénus à gaine&amp;quot;, une figurine de terre cuite blanche (sanctuaire de Hanches, Eure-et-Loir, Ier-IIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d'objets - Approches d'anthropologues et d'archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Wateau; Catherine PERLÈS; Philippe SOULIER, Jun 2010, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des Carnutes et le sanctuaire gallo-romain de Hanches : les raisons d’une étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Rencontres archéologiques du Comité archéologique d'Eure et Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Jagu, Oct 2009, Châteaudun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de Hanches au sein de la cité des Carnutes : un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Rencontres archéologiques d'Eure-et-Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Châteaudun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles et édifices de spectacles dans l'Antiquité tardive : la mémoire prise en défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes récentes sur les spectacles et les édifices de spectacles dans le mond romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-M. Carrié, F. Dugast, Chr. Landes, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00412439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches, la Cavée du Moulin. Prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15es Rencontres archéologiques du Comité archéologique d'Eure et Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Jagu, Nov 2006, Auneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaires et théâtres en Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14es Journées archéologiques du Comité archéologique d'Eure et Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Jagu, Dec 2005, Hanches (Eure et Loir), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du patrimoine. Le point de vue de l'archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du patrimoine. Actualités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fr. Hamon, D. Poulot, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Mergoil, 2021, Archéologie du paysage 5, Nathalie CARCAUD, 978-2-35518-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement des cités dans l’Antiquité tardive (IVe – VIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Inglebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Janniard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 26, p. 15-254, 2018, Antiquité Tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et spectacles dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Carrié; Fabienne Dugast; Christian Landes. Brepols, 15-2007, 2008, Antiquité Tardive, Jean-Michel Carrié, 978-2-503-52679-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences participatives en archéologie : un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Turcati; Alexandra Villarroel Parada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">﻿Faire science ensemble. Retours d'expériences de sciences &amp; recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d’Histoire naturelle; Sorbonne Université Presses, pp.351-365, 2025, 978-2-38327-043-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Eure (Eure ; Eure-et-Loir) : un territoire propice pour développer la démarche participative en archéologie de terrain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; Jean Pierre Girard; Alexandra Villarroel Parada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches participatives en archéologie (Actes de la séance de la Société préhistorique française de Paris, 14-15 mars 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-108, 2025, Séances de la Société préhistorique française, 978-2-9588382-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et gestion des territoires de la Préhistoire à nos jours. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Dugast. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, pp.9-17, 2021, Archéologie du paysage 5, 978-2-35518-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un inventaire cartographique des géoarchéosites en moyenne vallée de l'Eure : vers une valorisation du patrimoine géoarchéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR CNRS 6266 IDEES, Université de Rouen Normandie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48390/y09t-1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures matérielles, faciès céramiques et approvisionnement entre le Ier et le IVe siècle en territoire carnute : quelques éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Dugast. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, pp.179-190, 2021, Archéologie du paysage 5, 978-2-35518-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Déesses-Mères” et “Vénus” chez les Celtes aux premiers siècles de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. I. Pasche Guignard, G. Pedrucci, M. Scapini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternità e politeismi – Motherhood(s) and Polytheisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patron, p. 239-257, 2017, 9788855533782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01585142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts between Ethiopia and South Arabia in the first millenium AD: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounir Arbach; Jérémie Schiettecatte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-Islamic South Arabia and its Neighbours : New Developments of Research (Proceedings of the 17th Rencontres sabéennes, 6-8 June 2013, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Archaeopress British Foundation for the Study of Arabia Monographs, pp.79-94, 2017, British Archaeological Reports - International Series 2740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches, quelques éléments d’un sanctuaire gallo-romain (Ier-IIe siècle de notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité archéologique d’Eure et Loir. 25 ans d’activité (1989-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Vénus à gaine&amp;quot;, une figurine de terre cuite blanche (sanctuaire de Hanches, Eure et Loir, Ier-IIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Wateau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d'objets : approches d'anthropologues et d'archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, De Boccard, pp.85-98, 2011, Colloque de la Maison René Ginouvès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles et édifices de spectacles dans l'Antiquité tardive : la Mémoire prise en défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et spectacles dans l'Antiquité tardive. Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.11-20, 2007, Jeux et spectacles dans l'Antiquité tardive. Antiquité tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions société-environnement en moyenne vallée de l'Eure (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires. Projet collectif de recherche. Rapport intermédiaire 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vautier Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04873591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires (Projet collectif de recherche). Rapport intermédiaire 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orient &amp; Méditerranée. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04490968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Normandie. 2023, pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04494484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure: une rivière, des territoires. Projet collectif de recherche. Rapport à trois ans 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; SRA-DRAC Normandie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure: une rivière, des territoires. Rapport d'opérations 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Tellier-Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA-DRAC Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03533243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure. Une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Normandie. 2021, pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires. Rapport d'opérations 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA-DRAC Normandie; Cnrs – Umr Orient &amp; Méditerranée. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 8167 Orient &amp; Méditerranée (CNRS / Sorbonne Université); UMR 8586 PRODIG (CNRS / Université de Paris),Institut OPUS (Observatoire des Patrimoines de Sorbonne Université). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPUS Observatoire des Patrimoines Projet exploratoire 2017 « ValEuRT » -Bilan scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sorbonne Université. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Fieldwork. Investigation on the Site of Wakarida (Saʿesiʿe Tsʿada Emba Woreda / Tigrai), November 7th-December 6th 2013 (3rd season)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques et épigraphiques dans la région du Tigray (Éthiopie). Le site de Wakarida : étude du site et approche environnementale [II]. Rapport de la 3e campagne (3 novembre-6 décembre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on fieldwork. Investigation on the Site of Wakarida (Saʿesiʿe Tsʿada Emba Woreda / Tigrai), November 15st - December 15th 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques et épigraphiques dans la région du Tigray (Éthiopie). Le site de Wakarida : étude du site et approche environnementale [I]. Rapport de la 2e campagne (11 novembre-15 décembre 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques et épigraphiques dans la région du Tigray (Éthiopie). Le site de Wakarida : prospection géophysique et sondages. Rapport de la campagne préliminaire - 24 mars-1er avril 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on fieldwork - First investigation on the site of Wakarida (March 21st - April 2nd 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia - Pre-Aksumite and Aksumite period (8th c. BC-AD 7th c.). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on fieldwork - Preliminary survey in Tigray Region, Ethiopia (March 22nd - April 2nd 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] French-Ethiopian project of archaeological and epigraphic investigations in Tigrai region, Ethiopia Pre-Aksumite and Aksumite period (8th c. BC-AD 7th c.). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches (Eure & Loir), « La Cavée du Moulin », un sanctuaire gallo-romain (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fouille programmée PCR Agglomérations secondaires. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches (Eure & Loir), « La Cavée du Moulin ». Diagnostics archéologiques 2006-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fouille programmée PCR Agglomérations secondaires. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les édifices de spectacles antiques de Gaule Narbonnaise : documents iconographiques, interprétations, restaurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris-Sorbonne - Paris IV, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00402971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires (Journée de restitution)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires – Présentation des études et résultats menés en vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Villiers-en-Désoeuvre, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04816671v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeological approach of the Middle Eure valley (Paris Basin, France): benchmarks for reconstructing both palaeoenvironments and human occupations during the Mid- and Late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAG International conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLATEFORME COLLABORATIVE ET PARTICIPATIVE – ARCHÉOLOGIE, TERRITOIRES, GÉOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RnMSH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ValEuRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensemble, au Coeur des Sciences (exposition Fête de la Science à Sorbonne Université)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PArTaGE, connecté pour prédire le passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone ESRI SIG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épaisseur de l'histoire. La vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone ESRI SIG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD45687B"/>
+    <w:nsid w:val="F4E57B1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>