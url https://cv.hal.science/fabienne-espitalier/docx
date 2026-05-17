--- v0 (2026-04-25)
+++ v1 (2026-05-17)
@@ -234,996 +234,996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the processes for recycling titanium alloys machining chips into additive manufactured aeronautical-quality products</w:t>
+                <w:t xml:space="preserve">Effect of cooling rate on metastable zone width of glycerol derived from sunflower oil and compressed oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lassègue</w:t>
+                <w:t xml:space="preserve">Wan Nur Athirah Mazli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mousseigne</w:t>
+                <w:t xml:space="preserve">Wan Nur Aisyah Wan Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deleau</w:t>
+                <w:t xml:space="preserve">Shafirah Samsuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Oriez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usman Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 141, pp.2381-2422. </w:t>
+              <w:t xml:space="preserve">Chem. Pap.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79, pp.6303-6313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-025-16698-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11696-025-04192-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343168v1</w:t>
+                <w:t xml:space="preserve">hal-05152555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure acid leaching of laterite ores: Effect of acid and solid content on Ni and Co yield under non-isothermal and isothermal conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deleau</w:t>
+                <w:t xml:space="preserve">Ternary Choline Chloride-Based Deep Eutectic Solvents: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulalim Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mulamba Tshibangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2025.106576⟩</w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (4), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering9040084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279563v1</w:t>
+                <w:t xml:space="preserve">hal-05202807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Factorial Optimisation of Acid-to-Ore Ratio and Solids Concentration in Hydrometallurgical Recovery of Nickel from Laterite Ore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deleau</w:t>
+                <w:t xml:space="preserve">Thermophysical Properties: Viscosity, Density, and Excess properties of 2-propanol and n-Decane mixtures from 283.15 K to 343.15 K under atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulalim Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106744⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 589, pp.114254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2024.114254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215119v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cooling rate on metastable zone width of glycerol derived from sunflower oil and compressed oil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Usman Bello</w:t>
+                <w:t xml:space="preserve">Multilevel Factorial Optimisation of Acid-to-Ore Ratio and Solids Concentration in Hydrometallurgical Recovery of Nickel from Laterite Ore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem. Pap.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11696-025-04192-4⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.106744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05152555v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary Choline Chloride-Based Deep Eutectic Solvents: A Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Mulamba Tshibangu</w:t>
+                <w:t xml:space="preserve">High-pressure acid leaching of laterite ores: Effect of acid and solid content on Ni and Co yield under non-isothermal and isothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemengineering9040084⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.106576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2025.106576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05202807v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical Properties: Viscosity, Density, and Excess properties of 2-propanol and n-Decane mixtures from 283.15 K to 343.15 K under atmospheric conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+                <w:t xml:space="preserve">Microstructure development in cellulose fibre reinforced PLA composites during processing: a thermal and rheological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Valtz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2024.114254⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.5479-5500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-025-06566-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736238v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure development in cellulose fibre reinforced PLA composites during processing: a thermal and rheological study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of the processes for recycling titanium alloys machining chips into additive manufactured aeronautical-quality products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Pierre Lassègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Taguet</w:t>
+                <w:t xml:space="preserve">Michel Mousseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sescousse</w:t>
+                <w:t xml:space="preserve">Vincent Oriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.5479-5500. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 141, pp.2381-2422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-025-06566-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-025-16698-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094626v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 assisted extrusion foaming of PLA- cellulose fibre composites: effect of fibre on foam processing and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1398,177 +1398,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of activity coefficient and equilibrium constant models on the speciation of aqueous solutions of H2SO4-MgSO4-Al2(SO4)3 at 235 and 250 °C</w:t>
+                <w:t xml:space="preserve">A proof-of-concept study of coupled supercritical CO2-assisted processes to produce solid self-assembled drug delivery systems (S-SADDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Okechukwu Dickson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Lombart</w:t>
+                <w:t xml:space="preserve">Thibault Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philomène Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physicochemical Problems of Mineral Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37190/ppmp/167497⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 616, pp.127245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903228v1</w:t>
+                <w:t xml:space="preserve">hal-04111875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation and reaction equilibrium constant modelling of aqueous hydrometallurgical systems at elevated temperatures: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1617,521 +1617,521 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Thermodynamics and Thermal Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.100117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ctta.2023.100117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proof-of-concept study of coupled supercritical CO2-assisted processes to produce solid self-assembled drug delivery systems (S-SADDS)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid amorphous formulations for enhancing solubility and inhibiting Erlotinib crystallization during gastric-to-intestinal transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philomène Dos Santos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Menegotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127245⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Development and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (7), pp.697-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10837450.2023.2233612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111875v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid amorphous formulations for enhancing solubility and inhibiting Erlotinib crystallization during gastric-to-intestinal transfer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Menegotto</w:t>
+                <w:t xml:space="preserve">Supercritical carbon dioxide solubility measurement and modelling for effective size reduction of nifedipine particles for transdermal application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Development and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (7), pp.697-707. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 630, pp.122425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10837450.2023.2233612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164741v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical carbon dioxide solubility measurement and modelling for effective size reduction of nifedipine particles for transdermal application</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of activity coefficient and equilibrium constant models on the speciation of aqueous solutions of H2SO4-MgSO4-Al2(SO4)3 at 235 and 250 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+                <w:t xml:space="preserve">Vincent Okechukwu Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 630, pp.122425. </w:t>
+              <w:t xml:space="preserve">Physicochemical Problems of Mineral Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, IMPS 2022, 59 (167497), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37190/ppmp/167497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875943v1</w:t>
+                <w:t xml:space="preserve">hal-03903228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of mass transfer coefficients in high-pressure CO2-H2O flows in microcapillaries using a colorimetric method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2620,51 +2620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2722,1668 +2722,1668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound assisted crystallization of a new cardioactive prototype using ionic liquid as solvent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+                <w:t xml:space="preserve">Amorphous magnesium silicate ultrasound-assisted precipitation in a mixing system: Population balance modelling and crystallization rates identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dietemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Greenhill-Hooper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.03.011⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 356, pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079415v1</w:t>
+                <w:t xml:space="preserve">hal-02267199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous magnesium silicate ultrasound-assisted precipitation in a mixing system: Population balance modelling and crystallization rates identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Dietemann</w:t>
+                <w:t xml:space="preserve">Crystallization of α-glycine by anti-solvent assisted by ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Uriel Rodriguez Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mike Greenhill-Hooper</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.08.004⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.104671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267199v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of α-glycine by anti-solvent assisted by ultrasound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
+                <w:t xml:space="preserve">Ultrasound assisted crystallization of a new cardioactive prototype using ionic liquid as solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58, pp.104671. </w:t>
+              <w:t xml:space="preserve">, 2019, 55, pp.32-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188665v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisolvent crystallization of a cardiotonic drug in ionic liquids: Effect of mixing on the crystal properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+                <w:t xml:space="preserve">Solvothermal recrystallization of α-calcium sulfate hemihydrate: Batch reactor experiments and kinetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayane Macedo Portela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Rong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Industrial Crystallization and Precipitation in France (CRISTAL-8), May 2016, Rouen (France), 472 (SI), pp.29-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.12.057⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 472, p.46-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619261v1</w:t>
+                <w:t xml:space="preserve">hal-01634954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvothermal recrystallization of α-calcium sulfate hemihydrate: Batch reactor experiments and kinetic modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi Rong</w:t>
+                <w:t xml:space="preserve">Perturbation of a radially oscillating single-bubble by a micron-sized object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Montes Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.02.010⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (A), pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634954v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation of a radially oscillating single-bubble by a micron-sized object</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Montes Quiroz</w:t>
+                <w:t xml:space="preserve">Mathematical modelling for solvated crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Rachah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominikus Noll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.10.004⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (1), p. 195-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxw012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619237v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling for solvated crystallization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominikus Noll</w:t>
+                <w:t xml:space="preserve">Antisolvent crystallization of a cardiotonic drug in ionic liquids: Effect of mixing on the crystal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82 (1), p. 195-223. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Industrial Crystallization and Precipitation in France (CRISTAL-8), May 2016, Rouen (France), 472 (SI), pp.29-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxw012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.12.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619248v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of a new antiretroviral drug (CRS 74) in aqueous ethanol mixtures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and magnetic properties of nano-sized NiCuZn ferrites synthesized by co-precipitation method with ultrasound irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Harzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Saida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Marzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Megriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0104-6632.20160334s20150340⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 419, p. 50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.05.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599979v1</w:t>
+                <w:t xml:space="preserve">hal-01620294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of nano-sized NiCuZn ferrites synthesized by co-precipitation method with ultrasound irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adel Megriche</w:t>
+                <w:t xml:space="preserve">Theoretical model of ice nucleation induced by inertial acoustic cavitation. Part 2: Number of ice nuclei generated by a single bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Peczalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.05.084⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, p. 185-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620294v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical model of ice nucleation induced by inertial acoustic cavitation. Part 2: Number of ice nuclei generated by a single bubble</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precipitation Process of Calcium Phosphate from Calcium Carbonate Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayane Macedo Portela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.07.019⟩</w:t>
+              <w:t xml:space="preserve">KONA Powder and Particle Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14356/kona.2016002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620296v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation Process of Calcium Phosphate from Calcium Carbonate Suspension</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theoretical model of ice nucleation induced by acoustic cavitation. Part 1: Pressure and temperature profiles around a single bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Peczalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KONA Powder and Particle Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33, pp.219-227. </w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.447-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14356/kona.2016002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620289v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical model of ice nucleation induced by acoustic cavitation. Part 1: Pressure and temperature profiles around a single bubble</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+                <w:t xml:space="preserve">A mathematical model for continuous crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Rachah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominikus Noll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29, pp.447-454. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (5), pp.1101-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.05.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.3553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620295v1</w:t>
+                <w:t xml:space="preserve">hal-01620286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model for continuous crystallization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominikus Noll</w:t>
+                <w:t xml:space="preserve">Solubility of a new antiretroviral drug (CRS 74) in aqueous ethanol mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (5), pp.1101-1120. </w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (4), pp.1073-1081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.3553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0104-6632.20160334s20150340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620286v1</w:t>
+                <w:t xml:space="preserve">hal-01599979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse gas chromatography a tool to follow physicochemical modifications of pharmaceutical solids: Crystal habit and particles size surface effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Graciela Cares Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Vaca Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4456,64 +4456,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of solvated crystallization of α-lactose (alpha-lactose) monohydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Rachah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominikus Noll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4573,103 +4573,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the acoustic and bubble fields in insonified freeze-drying vials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Montes Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Peczalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26, p. 186-192. </w:t>
@@ -4818,477 +4818,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent and Inexpensive Microfluidic Device for Two-Phase Flow Systems with High-Pressure Performance</w:t>
+                <w:t xml:space="preserve">Solubility of a New Cardioactive Prototype Drug in Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macedo Portela da Silva Nayane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Jacqueline Resende De Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Prat</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201400028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (6), p. 1766-1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je4009624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611991v1</w:t>
+                <w:t xml:space="preserve">hal-01612003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of a New Cardioactive Prototype Drug in Ionic Liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Physicochemical characterization of D-mannitol polymorphs: The challenging surface energy determination by inverse gas chromatography in the infinite dilution region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Graciela Cares Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Vaca Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je4009624⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 475 (1-2), p. 69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612003v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characterization of D-mannitol polymorphs: The challenging surface energy determination by inverse gas chromatography in the infinite dilution region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel Calvet</w:t>
+                <w:t xml:space="preserve">Transparent and Inexpensive Microfluidic Device for Two-Phase Flow Systems with High-Pressure Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macedo Portela da Silva Nayane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 475 (1-2), p. 69-81. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (11, SI), p. 1929-1937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.08.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201400028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611996v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the physico‐chemical properties of an amorphous magnesium silicate synthesized by an ultrasound‐assisted precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dietemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Accart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 215, pp.658-670. </w:t>
@@ -5473,51 +5473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative antisolvent precipitation process as a promising technique to prepare ultrafine rifampicin particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Vicosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5577,77 +5577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sono‐crystallization of ZnSO4.7H(2)O with variation of solution heights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Harzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5733,51 +5733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Harzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6084,51 +6084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6581,51 +6581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Schwartzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6802,51 +6802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High bubble concentrations produced by ultrasounds in binary mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7267,248 +7267,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle design Part B: batch quasi-emulsion process and mechanism of grain formation of ketoprofen</w:t>
+                <w:t xml:space="preserve">Modelling of the Mechanism of Formation of Spherical Grains Obtained by the Quasi-Emulsion Crystallization Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Biscans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Authelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Laguérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1385-8947(97)00057-0⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 75 (2), pp.257-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1205/026387697523543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868702v1</w:t>
+                <w:t xml:space="preserve">hal-01868699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the Mechanism of Formation of Spherical Grains Obtained by the Quasi-Emulsion Crystallization Process</w:t>
+                <w:t xml:space="preserve">Particle design Part B: batch quasi-emulsion process and mechanism of grain formation of ketoprofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Biscans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-R. Authelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Laguérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 75 (2), pp.257-267. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 68 (2-3), pp.103-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1205/026387697523543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1385-8947(97)00057-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868699v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternary diagram: alpha-(3-benzoylphenyl)-propionic acid (ketoprofen) in acetone-water mixtures at different temperatures. Experimental data and predicted results</w:t>
               </w:r>
@@ -7643,51 +7643,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-Liquid Equilibria for Aromatic Extraction from Fuel Oil Using Deep Eutectic Solvents: Evaluating Hansen Solubility Parameters for Phase Equilibrium Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulalim Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7764,51 +7764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Gréjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7857,860 +7857,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un procédé assisté par CO2 supercritique combinant l'extraction et l'encapsulation simultanées d'un composant bioactif dérivé de déchets agricoles : amélioration de la stabilité et biodisponibilité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+                <w:t xml:space="preserve">Recyclage Ecoresponsable des Copeaux de Ti6Al4V issus de l'Aéronautique (RECoTiA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Gréjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Oriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEC 2024 - 1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse (UT), Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFGP 2024 - 19ème Conférence de la Société Francaise de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964973v1</w:t>
+                <w:t xml:space="preserve">hal-04980974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage Ecoresponsable des Copeaux de Ti6Al4V issus de l'Aéronautique (RECoTiA)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Moussaoui</w:t>
+                <w:t xml:space="preserve">Développement d'un procédé assisté par CO2 supercritique combinant l'extraction et l'encapsulation simultanées d'un composant bioactif dérivé de déchets agricoles : amélioration de la stabilité et biodisponibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Leluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024 - 19ème Conférence de la Société Francaise de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">CIEC 2024 - 1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse (UT), Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980974v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming of PLA biocomposites by supercritical CO2 assisted extrusion process</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification de jus extraits de feuilles de Stevia rebaudiana par précipitation de sels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+                <w:t xml:space="preserve">Marie Cabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Thereza Alves de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaine Khezzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hastoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSF 2023 - 19th European Meeting on Supercritical Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFGP2022 - 18e Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.05005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202337905005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114166v1</w:t>
+                <w:t xml:space="preserve">hal-04103384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du modèle utilisé pour le calcul de constantes d'équilibre à température modérée pour des électrolytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Lombart</w:t>
+                <w:t xml:space="preserve">Foaming of PLA biocomposites by supercritical CO2 assisted extrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2022 - 18e Congrès de la Société Française de Génie des Procédés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMSF 2023 - 19th European Meeting on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894787v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification de jus extraits de feuilles de Stevia rebaudiana par précipitation de sels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hastoy</w:t>
+                <w:t xml:space="preserve">Influence du modèle utilisé pour le calcul de constantes d'équilibre à température modérée pour des électrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Okechukwu Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2022 - 18e Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.05005, </w:t>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202337905005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202337901003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103384v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de procédés assistés par CO2 supercritique pour le développement de solides auto-émulsionnables (S-SEDDS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Solubilité de la nifédipine dans du CO2 supercritique : mesure et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philomène Dos Santos</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 10 - 10ième édition des colloques « Cristal »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAGEPP Université Claude Bernard Lyon 1, Jun 2022, LYON, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEM Montpellier et LGC Toulouse, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067978v1</w:t>
+                <w:t xml:space="preserve">hal-05067972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de principes actifs pharmaceutiques solides par des procédés assistés par CO2 supercritique pour des formes transdermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Zooms de la SFGP- Ingénierie de procédés pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, May 2022, Visio Conférence, France</w:t>
@@ -8733,734 +8733,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubilité de la nifédipine dans du CO2 supercritique : mesure et modélisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+                <w:t xml:space="preserve">Moussage par CO2 supercritique de composites à matrice biopolymère chargée de ﬁbres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEM Montpellier et LGC Toulouse, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Webinaire Agro et Bio ressources - Les Avant-Premières du 18ème congrès de la SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067972v1</w:t>
+                <w:t xml:space="preserve">hal-03699742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nifedipine dissolution rate improvement using supercritical carbon dioxide RESS and SAS process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PBP 2022 - 13th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Pharmaceutical Technology, Mar 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la cinétique de dissolution de la nifédipine cristallisée par procédé anti-solvant de CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 10 - 10ième édition des colloques « Cristal »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAGEPP Université Claude Bernard Université Lyon 1, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussage par CO2 supercritique de composites à matrice biopolymère chargée de ﬁbres végétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Moussage de biocomposites PLA-fibres végétales par des procédés assistés par CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Agro et Bio ressources - Les Avant-Premières du 18ème congrès de la SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - Sciences et Solutions technologiques pour la Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699742v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussage de biocomposites PLA-fibres végétales par des procédés assistés par CO2 supercritique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Couplage de procédés assistés par CO2 supercritique pour le développement de solides auto-émulsionnables (S-SEDDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philomène Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - Sciences et Solutions technologiques pour la Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CRISTAL 10 - 10ième édition des colloques « Cristal »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAGEPP Université Claude Bernard Lyon 1, Jun 2022, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874425v1</w:t>
+                <w:t xml:space="preserve">hal-05067978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of nifedipine solubility in supercritical carbon dioxide: role of co-solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PBP 2021 - 12th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APV- International Association for Pharmaceutical Technology, May 2021, Online, France</w:t>
@@ -9483,446 +9483,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de génération d'une poudre corticostéroïde à l'échelle pilote : influence des paramètres opératoires sur les cristaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+                <w:t xml:space="preserve">Mechanism of hydrochar formation from black liquor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Barna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 9 - 9ème édition des colloques « Cristal »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LRGP ENSIC, May 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">ECI : Engineering Conferences International, Bio-Char II: Production, Characterization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068049v1</w:t>
+                <w:t xml:space="preserve">hal-02388241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of hydrochar formation from black liquor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Transformation hydrothermale du gypse en a-sulfate de calcium hémydrate : effet de la température et de l'ajout d'acide succinique sur les cinétiques de nucléation et de croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Rong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECI : Engineering Conferences International, Bio-Char II: Production, Characterization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cetraro, Italy</w:t>
+              <w:t xml:space="preserve">CRISTAL 9 - 9ème édition des colloques « Cristal ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LRGP ENSIC, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388241v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation hydrothermale du gypse en a-sulfate de calcium hémydrate : effet de la température et de l'ajout d'acide succinique sur les cinétiques de nucléation et de croissance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
+                <w:t xml:space="preserve">Procédé de génération d'une poudre corticostéroïde à l'échelle pilote : influence des paramètres opératoires sur les cristaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-Graciela Cares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 9 - 9ème édition des colloques « Cristal ».</w:t>
+              <w:t xml:space="preserve">CRISTAL 9 - 9ème édition des colloques « Cristal »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LRGP ENSIC, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068042v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of α-glycine by anti-solvent assisted by ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Uriel Rodriguez Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Meeting of European Society of Sonochemistry (ESS16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9960,51 +9960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transparent micro-device to study mass transfer and thermodynamics in two-phase flows at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10072,103 +10072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recristallisation hydrothermale d'hemihydrate de calcium alpha à partir de gypse : effet de la température et du taux de solide sur la cinétique et la morphologie du produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Rong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Accart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2017 - 16ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Jul 2017, Nancy, France. art. 2-1-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10206,77 +10206,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of organic molecule crystallization assisted by ultrasound preliminary study with SONOCRISTAL apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Accart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10331,64 +10331,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale two-phase flow behaviour between an ionic liquid and supercritical carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayane Macedo Portela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10478,51 +10478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Peczalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10558,981 +10558,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la cristallisation du alpha-lactose monohydraté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Rachah</w:t>
+                <w:t xml:space="preserve">Etude de la précipitation de silicate de magnésium amorphe en présence d'ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dietemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 30-9 p</w:t>
+              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 9-9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768685v1</w:t>
+                <w:t xml:space="preserve">hal-01768681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la précipitation de silicate de magnésium amorphe en présence d'ultrasons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
+                <w:t xml:space="preserve">Etude de la cristallisation d'une nouvelle molécule à efficacité cardiotonique dans un mélange liquide ionique-eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 9-9 p</w:t>
+              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 31-9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768681v1</w:t>
+                <w:t xml:space="preserve">hal-01768684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la cristallisation d'une nouvelle molécule à efficacité cardiotonique dans un mélange liquide ionique-eau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+                <w:t xml:space="preserve">Etude de la recristallisation par effet anti-solvant d'un principe actif BCS classe II en présence d'additifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 31-9 p</w:t>
+              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 8-9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768684v1</w:t>
+                <w:t xml:space="preserve">hal-01768680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la recristallisation par effet anti-solvant d'un principe actif BCS classe II en présence d'additifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+                <w:t xml:space="preserve">Calcul théorique du nombre de nucléis de glace générés par une bulle en cavitation acoustique inertielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Peczalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 8-9 p</w:t>
+              <w:t xml:space="preserve">2èmes Journées “Ultrasons : Sonochimie, Procédés et Innovations”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768680v1</w:t>
+                <w:t xml:space="preserve">hal-01925223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul théorique du nombre de nucléis de glace générés par une bulle en cavitation acoustique inertielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Peczalski</w:t>
+                <w:t xml:space="preserve">Détection de la nucléation de cristaux de glace au voisinage d'une bulle de cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées “Ultrasons : Sonochimie, Procédés et Innovations”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Cristal 7, Cristallisation et Précipitation Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. Art. 26-7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925223v1</w:t>
+                <w:t xml:space="preserve">hal-01686073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la nucléation de cristaux de glace au voisinage d'une bulle de cavitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Montes</w:t>
+                <w:t xml:space="preserve">Vers une meilleure compréhension de la cinétique de cristallisation de l'alpha-lactose monohydrate en présence de différents additifs par modélisation et analyse factorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 7, Cristallisation et Précipitation Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. Art. 26-7 p</w:t>
+              <w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 14-9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686073v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure compréhension de la cinétique de cristallisation de l'alpha-lactose monohydrate en présence de différents additifs par modélisation et analyse factorielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénolé Gernigon</w:t>
+                <w:t xml:space="preserve">Optimal control of crystallization of alpha-lactose monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Rachah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominikus Noll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 14-9 p</w:t>
+              <w:t xml:space="preserve">ASCC 2013 - Asian Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769826v1</w:t>
+                <w:t xml:space="preserve">hal-00820344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of crystallization of alpha-lactose monohydrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Contrôle de la cristallisation du alpha-lactose monohydraté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Rachah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominikus Noll</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCC 2013 - Asian Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 30-9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820344v2</w:t>
+                <w:t xml:space="preserve">hal-01768685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTERISATION PAR CHROMATOGRAPHIE GAZEUSE INVERSE DE DIFFERENTS SILICATES DE MAGNESIUM SYNTHETIQUES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dietemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie del Confetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11613,64 +11613,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallisation de molécules hydrophobes par effet antisolvant : détermination et prédiction des équilibres liquide-solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11719,152 +11719,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'hydroxyapatite à partir d'une suspension de carbonate de calcium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Mesure de propriétés à partir d'écoulement diphasique sous haute pression en microcapillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayane Macedo Portela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP 2012 -7ème Colloque Science et Technologie des Poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769833v1</w:t>
+                <w:t xml:space="preserve">hal-01769834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of crystallization kinetics of ?-lactose monohydrate in the presence of various additives through a moments approach</w:t>
               </w:r>
@@ -11969,217 +11952,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de propriétés à partir d'écoulement diphasique sous haute pression en microcapillaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Synthèse d'hydroxyapatite à partir d'une suspension de carbonate de calcium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayane Macedo Portela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie del Confetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP 2012 -7ème Colloque Science et Technologie des Poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769834v1</w:t>
+                <w:t xml:space="preserve">hal-01769833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous magnesium silicate synthesized by precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dietemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Accart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2011 -13ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. 7 p</w:t>
@@ -12208,51 +12208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apprentissage en autonomie. Exemple de formation en ligne sur les fondamentaux de la cristallisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12333,103 +12333,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of an amorphous magnesium silicate synthesized by precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dietemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Accart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIC 18 -18th International Symposium on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland. p.112-113</w:t>
@@ -12458,77 +12458,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet microscopique des ultrasons sur la cristallisation de ZnSO4,7H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Harzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12573,252 +12573,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sono‐crystallization of ZnSO4.7H(2)0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Harzali</w:t>
+                <w:t xml:space="preserve">Synthèse de nanoparticules d'une molécule hydrophobe peu soluble en vue d'améliorer sa biodisponibilité orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vicosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arbi Mgaidi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICU 2009 - International Congress on Ultrasonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CRISTAL 6 -Cristallisation et précipitation industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. p.121-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678809v1</w:t>
+                <w:t xml:space="preserve">hal-01769840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nanoparticules d'une molécule hydrophobe peu soluble en vue d'améliorer sa biodisponibilité orale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+                <w:t xml:space="preserve">Sono‐crystallization of ZnSO4.7H(2)0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Harzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbi Mgaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 6 -Cristallisation et précipitation industrielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICU 2009 - International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Santiago de Chile, Chile. pp.965-970, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769840v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 drying of polysaccharidic membranes produced in ionic liquid : application to cellulose and chitin</w:t>
               </w:r>
@@ -12830,77 +12830,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Chili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSF 2009 -9th International Symposium on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Arcachon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13046,51 +13046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallisation of solutes in the ionic liquid [AMIm]Cl assisted by SC-CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Chili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13301,51 +13301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 5 : cristallisation et précipitations industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Lyon, France. p.323-328</w:t>
@@ -13603,51 +13603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence expérimentale de la ségrégation d'espèces par une bulle de cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Vargas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13940,51 +13940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14379,256 +14379,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation of potassium sulphate assisted by ultrasound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Hassoun</w:t>
+                <w:t xml:space="preserve">Size distribution of rich-silica zeolite crystals during synthesis : modelling and influence of experimentals factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Margot Paulaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René David</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international symposium on industrial crystallisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Sorrento, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">2nd International FEZA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Taormina, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782658v1</w:t>
+                <w:t xml:space="preserve">hal-01781692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution of rich-silica zeolite crystals during synthesis : modelling and influence of experimentals factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Margot Paulaime</w:t>
+                <w:t xml:space="preserve">Crystallisation of potassium sulphate assisted by ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International FEZA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Taormina, Italy. 2 p</w:t>
+              <w:t xml:space="preserve">15th international symposium on industrial crystallisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Sorrento, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781692v1</w:t>
+                <w:t xml:space="preserve">hal-01782658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of multiple mechanism agglomeration in a crystallization process</w:t>
               </w:r>
@@ -14856,51 +14856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Urzedowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Vargas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15279,51 +15279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Schwartzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15540,51 +15540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the solvent extraction process of aromatics from fuel oil using deep eutectic solvents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulalim Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15763,859 +15763,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubilité de la nifédipine dans du CO2 supercritique: mesures expérimentales et modélisations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+                <w:t xml:space="preserve">Foaming of PLA Cellulose Composites : Effect of Fibres on the Solidification and Crystallisation Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - XVIIIème édition de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EPF 2022 - European Polymer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070928v1</w:t>
+                <w:t xml:space="preserve">hal-03706877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de procédés assistés par CO2 supercritique pour le développement de solides auto-émulsionnables (S-SEDDS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Nifedipine dissolution rate improvement using supercritical carbon dioxide RESS and SAS process: application to transdermal delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 10 - 10ième édition des colloques « Cristal »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">PBP 2022 - 13th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067994v1</w:t>
+                <w:t xml:space="preserve">hal-05068894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la cinétique de dissolution de la nifédipine cristallisée par procédé anti-solvant de CO2 supercritique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Improvement of nifedipine dissolution rate by particle size reduction and its impact on transdermal delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 10 - 10ième édition des colloques « Cristal »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Skin Forum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067955v1</w:t>
+                <w:t xml:space="preserve">hal-05068871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nifedipine dissolution rate improvement using supercritical carbon dioxide RESS and SAS process: application to transdermal delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Couplage de procédés assistés par CO2 supercritique pour le développement de solides auto-émulsionnables (S-SEDDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philomène Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PBP 2022 - 13th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">CRISTAL 10 - 10ième édition des colloques « Cristal »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068894v1</w:t>
+                <w:t xml:space="preserve">hal-05067994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming of PLA Cellulose Composites : Effect of Fibres on the Solidification and Crystallisation Behaviour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+                <w:t xml:space="preserve">Amélioration de la cinétique de dissolution de la nifédipine cristallisée par procédé anti-solvant de CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2022 - European Polymer Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. , 2022</w:t>
+              <w:t xml:space="preserve">CRISTAL 10 - 10ième édition des colloques « Cristal »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706877v1</w:t>
+                <w:t xml:space="preserve">hal-05067955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of nifedipine dissolution rate by particle size reduction and its impact on transdermal delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Solubilité de la nifédipine dans du CO2 supercritique: mesures expérimentales et modélisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Forum 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - XVIIIème édition de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068871v1</w:t>
+                <w:t xml:space="preserve">hal-05070928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of α-glycine by anti-solvent assisted by ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Uriel Rodriguez Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Meeting of European Society of Sonochemistry (ESS16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16640,77 +16640,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer modelling between supercritical carbon dioxide and an ionic liquid in a micro- two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayane Macedo Portela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17305,51 +17305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05555388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Vincent Dickson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2026.100503" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oriez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16698-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106576" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106744" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05152555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Nur Athirah Mazli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Nur Aisyah Wan Osman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafirah Samsuri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Bello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-025-04192-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05202807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulalim Ibrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mulamba Tshibangu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering9040084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2024.114254" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05094626v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06566-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04412332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106190" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04425713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trung-Tin Huynh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beyssac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123866" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Okechukwu Dickson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/ppmp/167497" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctta.2023.100117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04111875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127245" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04164741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mugnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menegotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10837450.2023.2233612" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03875943v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122425" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03364885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117161" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Phan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grouset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.100" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03265598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T A Lima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hastoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouti&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186244" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02505499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boucard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Gueye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2020.104817" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02899660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fechter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115960" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02079415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.03.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02267199v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dietemann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Greenhill-Hooper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.08.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02188665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Uriel Rodriguez Vera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104671" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.12.057" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane Macedo Portela da Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Rong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.02.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montes Quiroz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.10.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rachah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxw012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-6632.20160334s20150340" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Harzali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Saida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Marzouki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.05.084" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620296v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peczalski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.07.019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane Macedo Portela Da Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620295v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.05.038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3553" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Graciela Cares Pacheco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.07.078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMNO.2015.069968" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.03.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hoffart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639045.2015.1020812" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macedo Portela da Silva Nayane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende De Azevedo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je4009624" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.08.029" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.11.079" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209403v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Gernigon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.12.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668417v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vicosa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678805v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Mgaidi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.04.087" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678807v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harzali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mgaidi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2011.03.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chia Cheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham M. Lenhoff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.085" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00500589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.06.024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844743v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601046" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00612137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200500367" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50K45MB2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Paulaime" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rouleau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00213-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847601v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameirao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2003008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678814v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(01)00164-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632800v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nocent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bertocchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couarraze" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.1112" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678816v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urzedowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Vargas&#8208;hernandez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4177(01)00076-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845417v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Wilhelm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868720v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lagu&#233;rie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(97)00057-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868699v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Authelin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387697523543" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868133v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sere Peyrigain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-3812(95)02806-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166337v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#233;jois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964973v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leluc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980974v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114166v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894787v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337901003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103384v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cabanne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Thereza Alves de Lima" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Khezzane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067978v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070900v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067972v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067984v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067966v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699742v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874425v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067946v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05068049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Graciela Cares" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02388241v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05068042v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773847v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01858138v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helouvry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664631v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01914606v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706765v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920799v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labouret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Peczalski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768685v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768681v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768684v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768680v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925223v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686073v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boyer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769826v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820344v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693295v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768686v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769833v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849251v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernigon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769834v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769836v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658053v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753253v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678809v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.124" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769840v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753274v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Chili" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Rodriguez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769857v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757404v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00613077v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768707v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768719v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Faber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Hobley" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Mollerup" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend G. Kaasgaard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769867v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780079v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Vargas Hernandez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781669v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780101v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hassoun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harrop" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780117v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margot Paulaime" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782644v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vilela" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamamoto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782658v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781692v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808915v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808331v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802573v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809120v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Kiefer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim E. Mizonov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808922v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808924v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808933v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133318v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19582.09282" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04806536v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05037013v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34681.58722" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070928v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067994v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067955v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068894v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03706877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068871v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773871v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01868106v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209592v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209427v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209349v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05555388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Vincent Dickson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2026.100503" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05152555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Nur Athirah Mazli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Nur Aisyah Wan Osman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafirah Samsuri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Bello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-025-04192-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05202807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulalim Ibrahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mulamba Tshibangu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering9040084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2024.114254" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106744" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106576" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05094626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06566-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343168v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oriez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16698-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04412332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106190" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04425713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trung-Tin Huynh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beyssac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123866" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04111875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Dos Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127245" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctta.2023.100117" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04164741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mugnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menegotto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10837450.2023.2233612" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03875943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122425" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Okechukwu Dickson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/ppmp/167497" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03364885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117161" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Phan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grouset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.100" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03265598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T A Lima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hastoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouti&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186244" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02505499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boucard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Gueye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2020.104817" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02899660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fechter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115960" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02267199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dietemann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Greenhill-Hooper" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.08.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02188665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Uriel Rodriguez Vera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104671" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02079415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.03.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane Macedo Portela da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Rong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.02.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montes Quiroz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.10.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rachah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxw012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.12.057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620294v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Harzali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Saida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Marzouki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.05.084" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peczalski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.07.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane Macedo Portela Da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.05.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620286v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3553" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-6632.20160334s20150340" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Graciela Cares Pacheco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.07.078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMNO.2015.069968" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.03.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hoffart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639045.2015.1020812" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612003v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende De Azevedo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je4009624" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611996v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.08.029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611991v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macedo Portela da Silva Nayane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400028" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.11.079" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209403v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Gernigon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.12.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668417v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vicosa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678805v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Mgaidi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.04.087" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678807v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harzali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mgaidi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2011.03.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chia Cheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham M. Lenhoff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.085" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00500589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.06.024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844743v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601046" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00612137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200500367" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50K45MB2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Paulaime" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rouleau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00213-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847601v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameirao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2003008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678814v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(01)00164-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632800v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nocent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bertocchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couarraze" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.1112" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678816v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urzedowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Vargas&#8208;hernandez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4177(01)00076-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845417v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Wilhelm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868720v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lagu&#233;rie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868699v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Authelin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387697523543" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868702v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(97)00057-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868133v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sere Peyrigain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-3812(95)02806-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166337v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#233;jois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980974v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964973v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leluc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103384v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cabanne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Thereza Alves de Lima" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Khezzane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114166v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894787v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337901003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067972v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070900v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699742v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067984v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067966v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874425v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067978v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067946v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02388241v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05068042v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05068049v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Graciela Cares" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773847v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01858138v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helouvry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664631v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01914606v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706765v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920799v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labouret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Peczalski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768681v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768684v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768680v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925223v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686073v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769826v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820344v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768685v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693295v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768686v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769834v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849251v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernigon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769833v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769836v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658053v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753253v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769840v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678809v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.124" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753274v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Chili" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Rodriguez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769857v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757404v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00613077v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768707v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768719v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Faber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Hobley" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Mollerup" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend G. Kaasgaard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769867v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780079v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Vargas Hernandez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781669v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780101v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hassoun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harrop" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780117v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margot Paulaime" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782644v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vilela" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamamoto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781692v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782658v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808915v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808331v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802573v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809120v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Kiefer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim E. Mizonov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808922v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808924v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808933v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133318v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19582.09282" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04806536v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05037013v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34681.58722" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03706877v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068894v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068871v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067994v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067955v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070928v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773871v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01868106v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209592v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209427v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209349v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>